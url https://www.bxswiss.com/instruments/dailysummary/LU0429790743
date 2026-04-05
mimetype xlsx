--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13bebd97d3284ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14e29d1e4194af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8fcde486a9f45e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff0a9658f0064e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd995d118cf415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8fcde486a9f45e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a5f9545aca4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff0a9658f0064e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity Swap UCITS ETF 2C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429790743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>