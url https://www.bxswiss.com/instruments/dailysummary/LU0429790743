--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14e29d1e4194af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72cbe2ed20294212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff0a9658f0064e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e49a63ec304633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a5f9545aca4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff0a9658f0064e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c414d08702a48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e49a63ec304633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity Swap UCITS ETF 2C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429790743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,699</x:t>
-[...102 lines deleted...]
-          <x:t>23,818</x:t>
+          <x:t>24,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,726</x:t>
-[...124 lines deleted...]
-          <x:t>24,132</x:t>
+          <x:t>24,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,933</x:t>
-[...31 lines deleted...]
-          <x:t>24,222</x:t>
+          <x:t>24,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>