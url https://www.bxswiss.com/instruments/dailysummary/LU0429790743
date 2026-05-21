--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72cbe2ed20294212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fa0666981e40a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e49a63ec304633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4968edfe7f480a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c414d08702a48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e49a63ec304633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ef924a9664452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4968edfe7f480a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity Swap UCITS ETF 2C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429790743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>24,132</x:t>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,933</x:t>
-[...200 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>24,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,024</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>24,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,147</x:t>
         </x:is>
       </x:c>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>