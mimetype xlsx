--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fa0666981e40a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e02c4764a574811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4968edfe7f480a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc3225c51f34565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ef924a9664452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4968edfe7f480a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5067685e8eda4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc3225c51f34565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity Swap UCITS ETF 2C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429790743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>24,595</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,794</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>25,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>