--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e02c4764a574811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce395f50d4ad47b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc3225c51f34565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044b1450935f4e6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5067685e8eda4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc3225c51f34565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d07ba189aa94835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044b1450935f4e6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity Swap UCITS ETF 2C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429790743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>