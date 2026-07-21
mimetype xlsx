--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce395f50d4ad47b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e20a083de14e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044b1450935f4e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e22f9168f5428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d07ba189aa94835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044b1450935f4e6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee40b69b5c74980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e22f9168f5428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity Swap UCITS ETF 2C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429790743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>24,462</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,186</x:t>
-[...11 lines deleted...]
-          <x:t>23,964</x:t>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,865</x:t>
-[...301 lines deleted...]
-          <x:t>23,123</x:t>
+          <x:t>24,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>