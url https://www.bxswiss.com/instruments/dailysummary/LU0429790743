--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e20a083de14e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dde25df25b14471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e22f9168f5428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e220a1f604426b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee40b69b5c74980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e22f9168f5428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R473715742a944ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e220a1f604426b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity Swap UCITS ETF 2C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429790743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...512 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,344</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>20.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,471</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>24,438</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>