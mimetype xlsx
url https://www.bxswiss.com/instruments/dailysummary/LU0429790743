--- v12 (2026-08-30)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dde25df25b14471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8b0529078e491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e220a1f604426b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3d0f9acde94037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R473715742a944ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e220a1f604426b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8517379c79974673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3d0f9acde94037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity Swap UCITS ETF 2C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429790743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>