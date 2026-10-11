--- v13 (2026-09-20)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8b0529078e491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12fe9c78144d4f0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3d0f9acde94037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e3a74793f3462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8517379c79974673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3d0f9acde94037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6209564bbaab4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e3a74793f3462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity Swap UCITS ETF 2C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429790743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,852</x:t>
-[...43 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>27,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,847</x:t>
-[...306 lines deleted...]
-          <x:t>26,985</x:t>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>