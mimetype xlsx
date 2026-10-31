--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12fe9c78144d4f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d4288eaaa54020" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e3a74793f3462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f900b7589f14675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6209564bbaab4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e3a74793f3462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819ee74ead3c4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f900b7589f14675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity Swap UCITS ETF 2C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429790743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>