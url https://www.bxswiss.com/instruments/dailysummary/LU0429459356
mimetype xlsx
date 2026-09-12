--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7929607993a9482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5abec0b8a7d1476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccfd1e8f95714e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce42c17aa874e37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9cd5de58c194e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccfd1e8f95714e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R543ca5b443a54ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce42c17aa874e37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429459356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>