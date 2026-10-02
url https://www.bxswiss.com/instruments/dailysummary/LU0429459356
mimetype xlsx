--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5abec0b8a7d1476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fbbbee6710244ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce42c17aa874e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2a25d0c87a4b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R543ca5b443a54ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce42c17aa874e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f4da3f04934e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2a25d0c87a4b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429459356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>