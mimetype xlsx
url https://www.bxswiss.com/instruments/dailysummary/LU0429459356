--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fbbbee6710244ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8a494f9ec043de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2a25d0c87a4b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56175dc4d82140c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f4da3f04934e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2a25d0c87a4b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89108f6465b340f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56175dc4d82140c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429459356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>154,477</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,518</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>153,998</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>