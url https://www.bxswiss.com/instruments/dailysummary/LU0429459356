--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8752f0375f4d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3364f11c4bff4a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562f77cb92c44c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132b97aaaf66446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cffd4453d3c48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562f77cb92c44c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e7ac4adcc24aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132b97aaaf66446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429459356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>151,016</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,902</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>151,404</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,212</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>153,323</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,007</x:t>
-[...193 lines deleted...]
-          <x:t>153,284</x:t>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>