--- v5 (2026-04-03)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3364f11c4bff4a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839648d1ad3f4ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132b97aaaf66446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749f8b7b6b914b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e7ac4adcc24aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132b97aaaf66446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb380c61a4e04245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749f8b7b6b914b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429459356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>152,437</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,153</x:t>
-[...458 lines deleted...]
-          <x:t>155,135</x:t>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>