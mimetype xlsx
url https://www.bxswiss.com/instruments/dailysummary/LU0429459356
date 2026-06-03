--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839648d1ad3f4ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2c671c9cb34792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749f8b7b6b914b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65aa7a70de2d4e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb380c61a4e04245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749f8b7b6b914b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f27ff6333e4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65aa7a70de2d4e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429459356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>