--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2c671c9cb34792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b41de7839c9447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65aa7a70de2d4e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7e1540e35e4c3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f27ff6333e4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65aa7a70de2d4e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5704b8521ca14656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7e1540e35e4c3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429459356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>