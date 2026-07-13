--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b41de7839c9447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc026f09700de4f8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7e1540e35e4c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f92b86f8ad44b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5704b8521ca14656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7e1540e35e4c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3941e9c7707e48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f92b86f8ad44b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429459356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>