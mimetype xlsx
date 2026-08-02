--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc026f09700de4f8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fd1c16cd0146a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f92b86f8ad44b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16611bd34ba34bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3941e9c7707e48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f92b86f8ad44b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea06daeb68c462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16611bd34ba34bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429459356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,285</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>155,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,609</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>