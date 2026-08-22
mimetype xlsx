--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fd1c16cd0146a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7929607993a9482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16611bd34ba34bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccfd1e8f95714e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea06daeb68c462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16611bd34ba34bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9cd5de58c194e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccfd1e8f95714e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0429459356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>