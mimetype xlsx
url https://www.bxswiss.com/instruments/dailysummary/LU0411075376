--- v6 (2026-03-15)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9daa310a1b6b4297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e51c798812436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944652b32f9c4383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787752512cde4d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636da9fddcb54034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944652b32f9c4383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c866794b7a4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787752512cde4d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers LevDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0411075376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>