--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e51c798812436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3940291b3ede4d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787752512cde4d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb86b3dd1564bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c866794b7a4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787752512cde4d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb87edc07bfb460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb86b3dd1564bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers LevDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0411075376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>