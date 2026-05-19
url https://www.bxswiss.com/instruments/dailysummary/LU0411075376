--- v8 (2026-04-24)
+++ v9 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3940291b3ede4d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377a934fcfa944fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb86b3dd1564bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5adafcb370034ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb87edc07bfb460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb86b3dd1564bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4639bd36ed465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5adafcb370034ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers LevDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0411075376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>