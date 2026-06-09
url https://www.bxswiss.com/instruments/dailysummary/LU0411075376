--- v9 (2026-05-19)
+++ v10 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377a934fcfa944fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c51d4d75a904f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5adafcb370034ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7e3288bd1f45e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4639bd36ed465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5adafcb370034ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f24f930c45b4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7e3288bd1f45e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers LevDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0411075376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>