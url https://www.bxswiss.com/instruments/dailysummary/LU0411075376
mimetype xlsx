--- v10 (2026-06-09)
+++ v11 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c51d4d75a904f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493458bf59dc46e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7e3288bd1f45e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf925a92bb31d4ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f24f930c45b4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7e3288bd1f45e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e8c2a38dca4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf925a92bb31d4ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers LevDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0411075376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>