--- v11 (2026-06-29)
+++ v12 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493458bf59dc46e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4a4aaaa8da4984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf925a92bb31d4ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0f8499549e49da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e8c2a38dca4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf925a92bb31d4ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05408d396c6d4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0f8499549e49da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers LevDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0411075376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>