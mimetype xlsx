--- v12 (2026-07-19)
+++ v13 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4a4aaaa8da4984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18fb4b62606d4823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0f8499549e49da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaad69d303c145f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05408d396c6d4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0f8499549e49da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357ed364233f4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaad69d303c145f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers LevDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0411075376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>256,632</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>