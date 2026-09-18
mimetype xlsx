--- v13 (2026-08-28)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18fb4b62606d4823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9fbd50fd814cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaad69d303c145f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd16ff435ffd4bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357ed364233f4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaad69d303c145f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbceb5fdc33c494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd16ff435ffd4bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers LevDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0411075376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>