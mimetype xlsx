--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9fbd50fd814cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52da2b7e6ef04834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd16ff435ffd4bdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46a62549edf4dc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbceb5fdc33c494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd16ff435ffd4bdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d16045e3d049e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46a62549edf4dc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers LevDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0411075376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>