--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52da2b7e6ef04834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee2735ffa57448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46a62549edf4dc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc717bc7d40e34a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d16045e3d049e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46a62549edf4dc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R467ab6eef7064387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc717bc7d40e34a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers LevDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0411075376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>