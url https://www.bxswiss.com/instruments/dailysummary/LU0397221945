--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406be60498da4427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f4884c993a441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f15b3ba9b354c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd237f6a309ff43dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re83b175355f544d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f15b3ba9b354c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b0d3db18d2468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd237f6a309ff43dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Portfolio UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0397221945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>306,692</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>