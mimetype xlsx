--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f4884c993a441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd13388ce9524b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd237f6a309ff43dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbaf53d22988446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b0d3db18d2468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd237f6a309ff43dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72dc79f36b7d41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbaf53d22988446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Portfolio UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0397221945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>