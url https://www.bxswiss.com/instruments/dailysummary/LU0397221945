--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd13388ce9524b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4672684f664d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbaf53d22988446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0635eaf398458c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72dc79f36b7d41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbaf53d22988446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7450783ebac943e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0635eaf398458c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Portfolio UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0397221945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>