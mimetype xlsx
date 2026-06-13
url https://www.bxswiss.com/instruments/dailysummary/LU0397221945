--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4672684f664d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4975aef4f7994793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0635eaf398458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d4200c7ff5d455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7450783ebac943e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0635eaf398458c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1da74d7b8f4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d4200c7ff5d455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Portfolio UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0397221945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>