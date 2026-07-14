--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4975aef4f7994793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87562fe04f354dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d4200c7ff5d455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa6f9780a2dc4843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1da74d7b8f4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d4200c7ff5d455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b662f487514f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa6f9780a2dc4843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Portfolio UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0397221945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>