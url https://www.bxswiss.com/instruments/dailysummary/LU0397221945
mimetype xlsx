--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87562fe04f354dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aff025cf1e94922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa6f9780a2dc4843"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R357fa4a6ba854f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b662f487514f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa6f9780a2dc4843" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2537ee0ff141da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R357fa4a6ba854f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Portfolio UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0397221945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>328,992</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>328,595</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>332,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>