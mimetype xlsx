--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aff025cf1e94922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe54478eecde4535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R357fa4a6ba854f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b9341a7af04960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2537ee0ff141da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R357fa4a6ba854f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R300870fe359445d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b9341a7af04960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Portfolio UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0397221945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>327,955</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>