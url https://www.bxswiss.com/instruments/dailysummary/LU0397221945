--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe54478eecde4535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab7433f97664917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b9341a7af04960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffbd00aefa254b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R300870fe359445d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b9341a7af04960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a2526387814eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffbd00aefa254b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Portfolio UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0397221945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>335,264</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>335,320</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>336,744</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>