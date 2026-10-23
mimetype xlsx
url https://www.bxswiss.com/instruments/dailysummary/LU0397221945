--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab7433f97664917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6128d0731f4b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffbd00aefa254b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723b37c0ab264e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a2526387814eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffbd00aefa254b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa2bc21cdcb42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723b37c0ab264e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Portfolio UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0397221945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>