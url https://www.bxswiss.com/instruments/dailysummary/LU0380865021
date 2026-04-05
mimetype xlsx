--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57d399d98144c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4d3dd4a8c74628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9757176ec8c4f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63424a71b5634405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7768b5c24ee64cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9757176ec8c4f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326fc15a09cb40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63424a71b5634405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0380865021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>91,094</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>