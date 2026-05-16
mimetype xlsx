--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4d3dd4a8c74628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84540dd98f994ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63424a71b5634405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3247d610d304f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326fc15a09cb40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63424a71b5634405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2413e04b6c43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3247d610d304f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0380865021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>91,711</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>