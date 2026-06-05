--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84540dd98f994ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6759ac88afa74619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3247d610d304f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb06c39ecbd42d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2413e04b6c43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3247d610d304f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8876e904a3824268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb06c39ecbd42d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0380865021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>