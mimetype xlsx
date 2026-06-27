--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6759ac88afa74619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f68e0f7bcbd45a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb06c39ecbd42d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4009c0dbed6748ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8876e904a3824268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb06c39ecbd42d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573854133f0544c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4009c0dbed6748ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0380865021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>