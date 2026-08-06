--- v8 (2026-06-27)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f68e0f7bcbd45a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7e3902abfc4404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4009c0dbed6748ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c1c4ec4909241c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573854133f0544c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4009c0dbed6748ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f89547d35940cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c1c4ec4909241c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0380865021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>102,089</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>