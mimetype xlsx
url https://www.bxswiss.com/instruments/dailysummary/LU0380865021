--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7e3902abfc4404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5df7b588d4c4520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c1c4ec4909241c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9408e626c1fb4f64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f89547d35940cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c1c4ec4909241c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fb54ae11b64c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9408e626c1fb4f64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0380865021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>