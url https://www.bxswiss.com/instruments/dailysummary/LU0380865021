--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5df7b588d4c4520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308fb749aea746c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9408e626c1fb4f64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref09145f4f9442bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fb54ae11b64c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9408e626c1fb4f64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36570d526ad64ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref09145f4f9442bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0380865021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>