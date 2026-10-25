--- v11 (2026-09-15)
+++ v12 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308fb749aea746c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a38e30b649c42b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref09145f4f9442bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d6c58837e30481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36570d526ad64ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref09145f4f9442bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf6a60aaa58f45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d6c58837e30481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0380865021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>106,583</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,897</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>106,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,679</x:t>
-[...53 lines deleted...]
-          <x:t>105,413</x:t>
+          <x:t>104,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>