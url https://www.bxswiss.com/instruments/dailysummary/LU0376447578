--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50457afbccd34cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2f8723fd0f4e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d45f7c623e44f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4797f93e1234af5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d222cb01224fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d45f7c623e44f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b546a311dd4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4797f93e1234af5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - Swiss Small &amp; MidCap Opp CHF I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0376447578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>37,045</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,715</x:t>
-[...340 lines deleted...]
-          <x:t>36,655</x:t>
+          <x:t>36,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,530</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>36,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>36,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>