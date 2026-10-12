--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2f8723fd0f4e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b60fe8a5db04d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4797f93e1234af5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabdd66ca3647479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b546a311dd4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4797f93e1234af5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b0298a1e8548fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabdd66ca3647479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - Swiss Small &amp; MidCap Opp CHF I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0376447578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>36,260</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>36,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,230</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>36,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,970</x:t>
-[...11 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,910</x:t>
-[...58 lines deleted...]
-          <x:t>35,480</x:t>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>35,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>35,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>