--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b60fe8a5db04d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2338bc547b4799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabdd66ca3647479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d8587a3fc84d7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b0298a1e8548fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabdd66ca3647479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f1409d346674c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d8587a3fc84d7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - Swiss Small &amp; MidCap Opp CHF I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0376447578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>35,220</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,145</x:t>
-[...151 lines deleted...]
-          <x:t>35,105</x:t>
+          <x:t>35,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,105</x:t>
-[...53 lines deleted...]
-          <x:t>35,840</x:t>
+          <x:t>35,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,830</x:t>
-[...306 lines deleted...]
-          <x:t>35,025</x:t>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>