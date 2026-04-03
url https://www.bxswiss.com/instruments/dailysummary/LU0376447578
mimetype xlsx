--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e65bb12834b474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ee412d2eae479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b84c9f7ff544349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fea04950fc24253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R236d77d019404cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b84c9f7ff544349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5817bab2230b4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fea04950fc24253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - Swiss Small &amp; MidCap Opp CHF I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0376447578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>