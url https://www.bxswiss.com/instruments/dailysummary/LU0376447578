--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ee412d2eae479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb55be0c46a4081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fea04950fc24253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361d5ebd0772457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5817bab2230b4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fea04950fc24253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc0213bfe6349f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361d5ebd0772457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - Swiss Small &amp; MidCap Opp CHF I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0376447578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,800</x:t>
-[...603 lines deleted...]
-          <x:t>33,910</x:t>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>