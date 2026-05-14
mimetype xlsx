--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb55be0c46a4081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd552597e78334971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361d5ebd0772457e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b3221fb14e43aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc0213bfe6349f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361d5ebd0772457e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b62514501841ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b3221fb14e43aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - Swiss Small &amp; MidCap Opp CHF I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0376447578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,665</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>34,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>34,795</x:t>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,785</x:t>
-[...70 lines deleted...]
-          <x:t>35,660</x:t>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,550</x:t>
-[...134 lines deleted...]
-          <x:t>34,985</x:t>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>