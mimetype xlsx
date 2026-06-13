--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd552597e78334971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd7b0f691334567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b3221fb14e43aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2124d2c3799425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b62514501841ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b3221fb14e43aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987a560abfbe4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2124d2c3799425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - Swiss Small &amp; MidCap Opp CHF I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0376447578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>34,795</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,785</x:t>
-[...6 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,310</x:t>
-[...151 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,400</x:t>
-[...387 lines deleted...]
-          <x:t>34,445</x:t>
+          <x:t>35,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>