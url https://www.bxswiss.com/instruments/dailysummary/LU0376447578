--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd7b0f691334567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17979d244b94484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2124d2c3799425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1dea1a2ab13428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987a560abfbe4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2124d2c3799425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb73c5eb57734ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1dea1a2ab13428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - Swiss Small &amp; MidCap Opp CHF I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0376447578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>35,560</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>