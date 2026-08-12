--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17979d244b94484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92c00d5590c4847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1dea1a2ab13428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d7e32c9f2ef4274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb73c5eb57734ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1dea1a2ab13428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba4081b31664b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d7e32c9f2ef4274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - Swiss Small &amp; MidCap Opp CHF I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0376447578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>36,200</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,070</x:t>
-[...102 lines deleted...]
-          <x:t>36,755</x:t>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>36,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>36,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,735</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>37,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,390</x:t>
-[...306 lines deleted...]
-          <x:t>36,315</x:t>
+          <x:t>37,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>