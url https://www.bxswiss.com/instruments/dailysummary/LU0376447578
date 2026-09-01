--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92c00d5590c4847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50457afbccd34cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d7e32c9f2ef4274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d45f7c623e44f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba4081b31664b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d7e32c9f2ef4274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d222cb01224fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d45f7c623e44f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - Swiss Small &amp; MidCap Opp CHF I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0376447578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>36,665</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>36,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>37,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,715</x:t>
-[...188 lines deleted...]
-          <x:t>37,300</x:t>
+          <x:t>36,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>