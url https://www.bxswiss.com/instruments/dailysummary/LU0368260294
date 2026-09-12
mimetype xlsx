--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4056c86ff9744d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc577614c7c4bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfccefc38a2f742a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c93520a1e154d54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ffbfdd1c0f48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfccefc38a2f742a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02fc8c9a2a4b4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c93520a1e154d54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Mining USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368260294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,250</x:t>
-[...16 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>135,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,800</x:t>
-[...11 lines deleted...]
-          <x:t>133,850</x:t>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,550</x:t>
-[...188 lines deleted...]
-          <x:t>132,550</x:t>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,850</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>141,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>