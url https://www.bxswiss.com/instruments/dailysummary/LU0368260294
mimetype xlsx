--- v13 (2026-09-12)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc577614c7c4bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6672368aa7584136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c93520a1e154d54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58b79b2b20a4a50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02fc8c9a2a4b4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c93520a1e154d54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab9767cf7ac94cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58b79b2b20a4a50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Mining USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368260294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>135,050</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>133,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,950</x:t>
-[...490 lines deleted...]
-          <x:t>138,850</x:t>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>