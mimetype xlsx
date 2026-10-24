--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6672368aa7584136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c0416b2d3f4b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58b79b2b20a4a50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92c4ccc3d91a4f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab9767cf7ac94cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58b79b2b20a4a50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R581e9ef7bd5d48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92c4ccc3d91a4f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Mining USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368260294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>135,100</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,600</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>134,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,100</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>