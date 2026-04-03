--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red1a18d77d244a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b570bf0c0a4007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5808845d07284114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60683c49ddff4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8baadd2574d540f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5808845d07284114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d851a6f417d46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60683c49ddff4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Mining USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368260294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>134,500</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>133,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,550</x:t>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>127,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>