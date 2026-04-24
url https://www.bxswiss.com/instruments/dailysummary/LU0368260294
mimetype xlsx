--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b570bf0c0a4007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba302fa24ab845fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60683c49ddff4e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b0d273bce241ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d851a6f417d46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60683c49ddff4e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb43c0912f94af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b0d273bce241ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Mining USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368260294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>142,050</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>136,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,250</x:t>
-[...544 lines deleted...]
-          <x:t>126,200</x:t>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>