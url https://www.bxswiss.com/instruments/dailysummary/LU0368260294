--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba302fa24ab845fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf877db7b783d42cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b0d273bce241ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60c4390e6924de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb43c0912f94af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b0d273bce241ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re226414789c24c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60c4390e6924de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Mining USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368260294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,200</x:t>
-[...124 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,700</x:t>
-[...48 lines deleted...]
-          <x:t>136,900</x:t>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,100</x:t>
-[...43 lines deleted...]
-          <x:t>133,900</x:t>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,500</x:t>
-[...112 lines deleted...]
-          <x:t>133,900</x:t>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>