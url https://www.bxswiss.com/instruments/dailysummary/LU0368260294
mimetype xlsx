--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf877db7b783d42cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44bea9c1217d4bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60c4390e6924de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdadda0582a14141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re226414789c24c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60c4390e6924de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb5208a092b747d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdadda0582a14141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Mining USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368260294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>134,700</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,800</x:t>
-[...6 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>126,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,450</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>138,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>