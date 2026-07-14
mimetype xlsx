--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44bea9c1217d4bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c83400c8dc40a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdadda0582a14141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra734ed1a188447e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb5208a092b747d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdadda0582a14141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a5e3bd43e2422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra734ed1a188447e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Mining USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368260294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>129,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>129,550</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>129,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>