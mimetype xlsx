--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c83400c8dc40a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ab014963524dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra734ed1a188447e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd366400a856e4a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a5e3bd43e2422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra734ed1a188447e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd611b6cfd22a4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd366400a856e4a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Mining USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368260294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>119,150</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,950</x:t>
-[...38 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>121,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,050</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>117,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,850</x:t>
-[...16 lines deleted...]
-          <x:t>118,600</x:t>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,700</x:t>
-[...31 lines deleted...]
-          <x:t>117,200</x:t>
+          <x:t>120,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>