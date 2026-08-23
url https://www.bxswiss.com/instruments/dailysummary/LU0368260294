--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ab014963524dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4056c86ff9744d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd366400a856e4a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfccefc38a2f742a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd611b6cfd22a4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd366400a856e4a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ffbfdd1c0f48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfccefc38a2f742a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Mining USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368260294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>118,250</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>120,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>121,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,050</x:t>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...462 lines deleted...]
-          <x:t>30.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,650</x:t>
-[...36 lines deleted...]
-          <x:t>120,400</x:t>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>