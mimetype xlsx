--- v11 (2026-09-08)
+++ v12 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86508b883e214828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac754027c62f40ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re705b01c012449b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b6f45fad0342d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e60e3ed509e4a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re705b01c012449b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raccc9cefd5a746b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b6f45fad0342d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Gold USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368252358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,850</x:t>
+          <x:t>133,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>136,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,300</x:t>
-[...26 lines deleted...]
-          <x:t>130,150</x:t>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>129,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,750</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>133,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,000</x:t>
-[...63 lines deleted...]
-          <x:t>135,600</x:t>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>