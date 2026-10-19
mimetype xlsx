--- v12 (2026-09-28)
+++ v13 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac754027c62f40ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7722011121494dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b6f45fad0342d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc67f37248e324f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raccc9cefd5a746b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b6f45fad0342d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ce20ce70cf4f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc67f37248e324f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Gold USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368252358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>129,850</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,750</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>133,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,000</x:t>
-[...193 lines deleted...]
-          <x:t>127,250</x:t>
+          <x:t>128,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>127,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>