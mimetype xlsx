--- v3 (2026-03-27)
+++ v4 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1224c477174c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25946e92413f435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde02b3c042a0454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac87dec231bd43bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree567e44008a4224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde02b3c042a0454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871310fb559d43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac87dec231bd43bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Gold USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368252358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>