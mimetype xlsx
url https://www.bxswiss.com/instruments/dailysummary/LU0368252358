--- v4 (2026-04-17)
+++ v5 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25946e92413f435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4731c89d4424b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac87dec231bd43bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae194bc4ef904313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871310fb559d43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac87dec231bd43bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdd483141c0439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae194bc4ef904313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Gold USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368252358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>126,450</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,550</x:t>
-[...48 lines deleted...]
-          <x:t>128,250</x:t>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,800</x:t>
-[...512 lines deleted...]
-          <x:t>134,600</x:t>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>