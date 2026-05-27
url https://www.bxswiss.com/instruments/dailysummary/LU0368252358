--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4731c89d4424b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f11d86643449a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae194bc4ef904313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c5b73986b24096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdd483141c0439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae194bc4ef904313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8ec3e4246a4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c5b73986b24096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Gold USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368252358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,750</x:t>
-[...151 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,850</x:t>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,400</x:t>
-[...178 lines deleted...]
-          <x:t>126,150</x:t>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,750</x:t>
-[...16 lines deleted...]
-          <x:t>122,450</x:t>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,200</x:t>
-[...38 lines deleted...]
-          <x:t>119,400</x:t>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,500</x:t>
-[...58 lines deleted...]
-          <x:t>125,450</x:t>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>