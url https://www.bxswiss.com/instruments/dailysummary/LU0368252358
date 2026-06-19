--- v6 (2026-05-27)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f11d86643449a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0121cb23077544e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c5b73986b24096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384a794fb4894916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8ec3e4246a4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c5b73986b24096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re896a89f14cf411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384a794fb4894916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Gold USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368252358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>126,150</x:t>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,750</x:t>
-[...16 lines deleted...]
-          <x:t>122,450</x:t>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,200</x:t>
-[...21 lines deleted...]
-          <x:t>120,800</x:t>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>118,600</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,150</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>116,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>119,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>