--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0121cb23077544e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf2518ced6245fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384a794fb4894916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919f385c0dbd4d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re896a89f14cf411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384a794fb4894916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68873f77cb240d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919f385c0dbd4d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Gold USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368252358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>120,500</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,700</x:t>
-[...21 lines deleted...]
-          <x:t>117,600</x:t>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,050</x:t>
-[...168 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,100</x:t>
-[...225 lines deleted...]
-          <x:t>116,250</x:t>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>