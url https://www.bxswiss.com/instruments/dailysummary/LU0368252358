--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf2518ced6245fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7680e1d432b549dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919f385c0dbd4d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6c5a47928e4457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68873f77cb240d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919f385c0dbd4d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948ff04d9fd8418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6c5a47928e4457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Gold USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368252358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,100</x:t>
-[...58 lines deleted...]
-          <x:t>102,850</x:t>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,450</x:t>
-[...512 lines deleted...]
-          <x:t>100,700</x:t>
+          <x:t>102,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>