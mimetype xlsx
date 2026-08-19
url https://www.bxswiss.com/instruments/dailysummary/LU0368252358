--- v9 (2026-07-29)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7680e1d432b549dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab3e4940bfa4ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6c5a47928e4457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6a88d5535142c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948ff04d9fd8418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6c5a47928e4457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae3cbb6ba8044d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6a88d5535142c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Gold USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368252358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>105,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,100</x:t>
-[...48 lines deleted...]
-          <x:t>105,850</x:t>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>112,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,750</x:t>
-[...458 lines deleted...]
-          <x:t>102,950</x:t>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>