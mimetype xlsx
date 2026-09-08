--- v10 (2026-08-19)
+++ v11 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab3e4940bfa4ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86508b883e214828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6a88d5535142c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re705b01c012449b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae3cbb6ba8044d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6a88d5535142c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e60e3ed509e4a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re705b01c012449b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Gold USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0368252358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>