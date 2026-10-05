--- v13 (2026-08-31)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ffb593301f547f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27a4d26c10f4850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120f1acf83c84b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a0b1b23ac84434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eed642143074003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120f1acf83c84b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c8ede810b04681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a0b1b23ac84434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0340285161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>406,321</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>