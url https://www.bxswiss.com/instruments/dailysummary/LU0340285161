--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27a4d26c10f4850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e84cd281784b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a0b1b23ac84434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8f277ffc28405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c8ede810b04681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a0b1b23ac84434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdf07ecbbc841c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8f277ffc28405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0340285161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>