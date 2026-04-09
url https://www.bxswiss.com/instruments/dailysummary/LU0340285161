--- v5 (2026-03-14)
+++ v6 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cd6dfc215b24c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bd2783a8624643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7f8039e9c746b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8999483aab48c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d61d1d0a81b4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7f8039e9c746b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e7d86f032f4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8999483aab48c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0340285161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>