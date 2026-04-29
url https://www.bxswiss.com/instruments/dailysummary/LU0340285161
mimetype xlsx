--- v6 (2026-04-09)
+++ v7 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bd2783a8624643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802fe3b9d75447c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8999483aab48c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768057f422f6442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e7d86f032f4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8999483aab48c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed8f84e838d47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768057f422f6442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0340285161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>