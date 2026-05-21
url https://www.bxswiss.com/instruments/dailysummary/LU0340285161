--- v7 (2026-04-29)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802fe3b9d75447c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca5e2e7f33249aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768057f422f6442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991de933a9a440b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed8f84e838d47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768057f422f6442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra463d6f1418c44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991de933a9a440b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0340285161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>