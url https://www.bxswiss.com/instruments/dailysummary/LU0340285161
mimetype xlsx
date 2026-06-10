--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca5e2e7f33249aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6842a1d939844f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991de933a9a440b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ec0134215949cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra463d6f1418c44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991de933a9a440b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa8b73dd16a74fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ec0134215949cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0340285161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>