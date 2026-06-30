--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6842a1d939844f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d265a58f439446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ec0134215949cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R673b3aec286c4a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa8b73dd16a74fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ec0134215949cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23371bfa03aa4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R673b3aec286c4a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0340285161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>