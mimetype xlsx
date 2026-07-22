--- v10 (2026-06-30)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d265a58f439446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c598d52b81e48ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R673b3aec286c4a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra802c6ba47624cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23371bfa03aa4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R673b3aec286c4a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815db96ec1874a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra802c6ba47624cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0340285161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>