--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c598d52b81e48ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c32f17b8324ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra802c6ba47624cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64593726738349c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815db96ec1874a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra802c6ba47624cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa9014a0e144d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64593726738349c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0340285161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>