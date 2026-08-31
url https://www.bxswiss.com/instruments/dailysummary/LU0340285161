--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c32f17b8324ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ffb593301f547f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64593726738349c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120f1acf83c84b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa9014a0e144d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64593726738349c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eed642143074003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120f1acf83c84b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0340285161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>396,390</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,721</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,851</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>