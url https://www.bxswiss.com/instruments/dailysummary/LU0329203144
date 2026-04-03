--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a96447b2d349f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d68e12c05824508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f490e70243f4d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b892471e2f54abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d4c08388804e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f490e70243f4d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89be4906b4f4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b892471e2f54abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend EUR CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329203144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>505,000</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>504,500</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>510,750</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,250</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>507,250</x:t>
-[...97 lines deleted...]
-          <x:t>508,250</x:t>
+          <x:t>500,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>507,250</x:t>
-[...345 lines deleted...]
-          <x:t>499,500</x:t>
+          <x:t>499,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>504,750</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>504,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,250</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>502,250</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>505,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>500,250</x:t>
+          <x:t>500,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...19 lines deleted...]
-          <x:t>500,250</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>