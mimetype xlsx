--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d68e12c05824508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792c2a2698c94d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b892471e2f54abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b60c3adc53434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89be4906b4f4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b892471e2f54abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9eb700a8934655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b60c3adc53434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend EUR CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329203144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>507,500</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>507,000</x:t>
+          <x:t>509,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>509,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>512,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>507,750</x:t>
-[...544 lines deleted...]
-          <x:t>493,000</x:t>
+          <x:t>513,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>