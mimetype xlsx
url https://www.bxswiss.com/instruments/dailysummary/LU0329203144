--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792c2a2698c94d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re016a95ff1fc4778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b60c3adc53434a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d9a6208da6f4a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9eb700a8934655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b60c3adc53434a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re26eb74f16e348ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d9a6208da6f4a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend EUR CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329203144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>505,250</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>512,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>509,250</x:t>
-[...85 lines deleted...]
-          <x:t>511,250</x:t>
+          <x:t>517,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>