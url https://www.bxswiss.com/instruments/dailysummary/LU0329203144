--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re016a95ff1fc4778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86900f2a8cc46c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d9a6208da6f4a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra086aa5721134b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re26eb74f16e348ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d9a6208da6f4a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f86c66555a44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra086aa5721134b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend EUR CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329203144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>517,250</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>517,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>514,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>517,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>515,250</x:t>
-[...340 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>515,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>520,750</x:t>
-[...97 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>524,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>527,250</x:t>
-[...36 lines deleted...]
-          <x:t>525,750</x:t>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>