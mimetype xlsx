--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86900f2a8cc46c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda23ac120114104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra086aa5721134b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b105ac3419471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f86c66555a44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra086aa5721134b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60adeb963b1641e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b105ac3419471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend EUR CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329203144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>525,750</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>525,750</x:t>
-[...308 lines deleted...]
-          <x:t>528,750</x:t>
+          <x:t>528,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>528,750</x:t>
-[...11 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>534,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>533,250</x:t>
-[...21 lines deleted...]
-          <x:t>533,250</x:t>
+          <x:t>534,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>531,750</x:t>
-[...58 lines deleted...]
-          <x:t>531,250</x:t>
+          <x:t>533,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>