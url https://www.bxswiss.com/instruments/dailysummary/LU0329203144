--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda23ac120114104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fb4197d32a42a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b105ac3419471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5937a416ed6744bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60adeb963b1641e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b105ac3419471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd364def9f2a04ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5937a416ed6744bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend EUR CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329203144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>529,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>527,250</x:t>
-[...65 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>529,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>533,250</x:t>
+          <x:t>536,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>532,250</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>526,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>528,750</x:t>
-[...119 lines deleted...]
-          <x:t>532,750</x:t>
+          <x:t>529,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>535,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>