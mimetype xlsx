--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fb4197d32a42a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd839eb3d0b45b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5937a416ed6744bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d9c6847cfed4f71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd364def9f2a04ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5937a416ed6744bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ff78d26f3d4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d9c6847cfed4f71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend EUR CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329203144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...482 lines deleted...]
-          <x:t>536,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>533,750</x:t>
-[...58 lines deleted...]
-          <x:t>548,750</x:t>
+          <x:t>539,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>