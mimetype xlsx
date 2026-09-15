--- v11 (2026-08-25)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd839eb3d0b45b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aedde648f7a43bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d9c6847cfed4f71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4975fbdbe3d4374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ff78d26f3d4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d9c6847cfed4f71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e6efe5374cc4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4975fbdbe3d4374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend EUR CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329203144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>533,750</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>532,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>533,250</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>538,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>