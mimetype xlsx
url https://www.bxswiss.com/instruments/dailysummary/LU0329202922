--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15cc6d0dfa174bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9af09099a84703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826cb18f9b0a4c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdceb3461a17d455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f22486e160e4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826cb18f9b0a4c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706216ca0cc44eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdceb3461a17d455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329202922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>291,550</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>291,750</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>291,350</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>285,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,700</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>