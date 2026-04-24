--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9af09099a84703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd901a1b1535c41c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdceb3461a17d455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf8223d90bb4a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706216ca0cc44eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdceb3461a17d455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde9cfa201f8842f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf8223d90bb4a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329202922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>293,350</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>292,550</x:t>
-[...620 lines deleted...]
-          <x:t>276,450</x:t>
+          <x:t>292,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>