--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd901a1b1535c41c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0eff8e55354f9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf8223d90bb4a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf4f318030864371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde9cfa201f8842f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf8223d90bb4a6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25faf0e6fe7f43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf4f318030864371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329202922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>