--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0eff8e55354f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2024612eead4805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf4f318030864371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2bbc0d75b2d4a55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25faf0e6fe7f43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf4f318030864371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce6f77b92b14ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2bbc0d75b2d4a55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329202922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>289,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>290,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>288,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>290,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>290,100</x:t>
-[...21 lines deleted...]
-          <x:t>292,550</x:t>
+          <x:t>292,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>291,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>291,150</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>293,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>290,600</x:t>
-[...200 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>294,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>294,450</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>295,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>292,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>293,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...73 lines deleted...]
-          <x:t>290,950</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>