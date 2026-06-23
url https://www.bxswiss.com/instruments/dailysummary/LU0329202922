--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2024612eead4805" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a238cb869c4b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2bbc0d75b2d4a55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f286072fd14106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce6f77b92b14ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2bbc0d75b2d4a55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b5121ac1cf4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f286072fd14106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329202922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>295,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>294,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>292,450</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>295,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>292,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>293,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>292,250</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>291,950</x:t>
-[...134 lines deleted...]
-          <x:t>288,100</x:t>
+          <x:t>287,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>22.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>294,150</x:t>
-[...48 lines deleted...]
-          <x:t>294,450</x:t>
+          <x:t>295,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>294,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>294,450</x:t>
-[...58 lines deleted...]
-          <x:t>296,950</x:t>
+          <x:t>295,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>