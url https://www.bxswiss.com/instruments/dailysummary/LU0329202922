--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a238cb869c4b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9528473a8e045e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f286072fd14106"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243188e33ab748dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b5121ac1cf4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f286072fd14106" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd392e71b324f4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243188e33ab748dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329202922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>294,150</x:t>
-[...48 lines deleted...]
-          <x:t>294,450</x:t>
+          <x:t>295,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,250</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,500</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>294,050</x:t>
-[...48 lines deleted...]
-          <x:t>294,450</x:t>
+          <x:t>291,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,750</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>295,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>