--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9528473a8e045e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9fd561f0a914b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243188e33ab748dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a623b79d124af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd392e71b324f4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243188e33ab748dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c1faa2ec5174baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a623b79d124af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329202922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>292,350</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>298,950</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>298,950</x:t>
-[...6 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>299,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>298,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>299,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>297,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>297,250</x:t>
-[...33 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>293,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>296,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>