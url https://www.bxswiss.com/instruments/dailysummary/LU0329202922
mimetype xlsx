--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9fd561f0a914b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3964dcf04b204f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a623b79d124af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc8b5dc98194cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c1faa2ec5174baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a623b79d124af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542e928539514826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc8b5dc98194cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329202922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>294,700</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>296,400</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>295,750</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>298,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>298,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>