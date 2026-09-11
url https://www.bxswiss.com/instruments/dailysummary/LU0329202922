--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3964dcf04b204f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9c9dca6d354d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc8b5dc98194cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bef622aad0c4f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542e928539514826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc8b5dc98194cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0d426d4a0f4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bef622aad0c4f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329202922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>299,750</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>297,050</x:t>
-[...409 lines deleted...]
-          <x:t>305,000</x:t>
+          <x:t>301,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>