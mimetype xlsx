--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9c9dca6d354d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7bfcf19e36e438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bef622aad0c4f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0825ccd9a829421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0d426d4a0f4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bef622aad0c4f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc154964b3f4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0825ccd9a829421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329202922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>304,500</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>306,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>305,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>303,900</x:t>
-[...48 lines deleted...]
-          <x:t>305,650</x:t>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>305,350</x:t>
-[...307 lines deleted...]
-        <x:is>
           <x:t>304,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>304,750</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>302,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,150</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>