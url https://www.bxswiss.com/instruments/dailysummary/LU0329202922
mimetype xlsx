--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7bfcf19e36e438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc670918700844b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0825ccd9a829421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9253166f57f4fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc154964b3f4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0825ccd9a829421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8a2c37cbc924263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9253166f57f4fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0329202922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>302,250</x:t>
-[...26 lines deleted...]
-          <x:t>299,950</x:t>
+          <x:t>297,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>298,850</x:t>
-[...33 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>296,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>298,250</x:t>
-[...156 lines deleted...]
-          <x:t>296,700</x:t>
+          <x:t>298,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>295,400</x:t>
-[...38 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>298,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>298,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>