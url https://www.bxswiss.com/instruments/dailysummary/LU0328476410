--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ec54f1a7114e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef764033c7f4f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2eb867410d4be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fe952f2a0434339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R311687ccd8e64ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2eb867410d4be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a3358ad00d42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fe952f2a0434339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Select Frontier Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328476410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>