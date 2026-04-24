--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef764033c7f4f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c9d0d5ccba4293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fe952f2a0434339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb252b2928e504b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a3358ad00d42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fe952f2a0434339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff776159c7945a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb252b2928e504b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Select Frontier Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328476410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>20,721</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,410</x:t>
-[...65 lines deleted...]
-          <x:t>20,646</x:t>
+          <x:t>20,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,634</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>20,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,925</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>