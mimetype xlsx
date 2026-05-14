--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c9d0d5ccba4293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76782ffa26a34ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb252b2928e504b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38592415ed9e4b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff776159c7945a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb252b2928e504b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbda4d801a294bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38592415ed9e4b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Select Frontier Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328476410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>