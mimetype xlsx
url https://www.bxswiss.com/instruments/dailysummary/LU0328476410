--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76782ffa26a34ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614622051c1e44aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38592415ed9e4b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53c52bf8f94847be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbda4d801a294bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38592415ed9e4b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8adbe7fb55c4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53c52bf8f94847be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Select Frontier Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328476410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>