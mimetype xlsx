--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614622051c1e44aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b4b0745b6442c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53c52bf8f94847be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2738370b1a7d4698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8adbe7fb55c4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53c52bf8f94847be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafdcabc9f504c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2738370b1a7d4698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Select Frontier Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328476410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,793</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>23,703</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>