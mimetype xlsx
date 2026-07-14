--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b4b0745b6442c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ce1283f3964d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2738370b1a7d4698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R042a05926a104309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafdcabc9f504c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2738370b1a7d4698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07978b4ded9b44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R042a05926a104309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Select Frontier Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328476410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>23,186</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,684</x:t>
-[...274 lines deleted...]
-          <x:t>23,936</x:t>
+          <x:t>24,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>