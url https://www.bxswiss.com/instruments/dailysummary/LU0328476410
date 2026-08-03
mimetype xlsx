--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ce1283f3964d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd3c0e3bdfc46a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R042a05926a104309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fced2f8cdb643d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07978b4ded9b44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R042a05926a104309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4dbcce618e4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fced2f8cdb643d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Select Frontier Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328476410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>23,528</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,142</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>24,576</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>