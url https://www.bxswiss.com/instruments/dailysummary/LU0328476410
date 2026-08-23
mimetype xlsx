--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd3c0e3bdfc46a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2382e0accd4502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fced2f8cdb643d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb16130388874723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4dbcce618e4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fced2f8cdb643d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0464eccedd6d454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb16130388874723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Select Frontier Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328476410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>24,127</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,423</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>24,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,248</x:t>
-[...409 lines deleted...]
-          <x:t>24,629</x:t>
+          <x:t>24,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>