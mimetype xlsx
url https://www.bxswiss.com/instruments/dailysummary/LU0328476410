--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2382e0accd4502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfe3e405590427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb16130388874723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49bbbe23205c4167"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0464eccedd6d454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb16130388874723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d793add8f984451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49bbbe23205c4167" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Select Frontier Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328476410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>24,215</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,158</x:t>
-[...389 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,604</x:t>
-[...117 lines deleted...]
-          <x:t>24,636</x:t>
+          <x:t>24,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>