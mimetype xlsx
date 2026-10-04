--- v15 (2026-09-12)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfe3e405590427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab2660ef4524e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49bbbe23205c4167"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e464da5346f4967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d793add8f984451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49bbbe23205c4167" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R409b8b3916cc4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e464da5346f4967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Select Frontier Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328476410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,300</x:t>
-[...53 lines deleted...]
-          <x:t>25,562</x:t>
+          <x:t>24,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,226</x:t>
-[...215 lines deleted...]
-          <x:t>25,498</x:t>
+          <x:t>24,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>