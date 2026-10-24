--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab2660ef4524e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcb907672bd43d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e464da5346f4967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c0e9eff21e84b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R409b8b3916cc4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e464da5346f4967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1031be0a9ef0402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c0e9eff21e84b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Select Frontier Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328476410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>25,982</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,687</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>25,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,471</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>