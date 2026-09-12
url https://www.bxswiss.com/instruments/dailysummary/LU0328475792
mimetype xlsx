--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b91696cdbe4d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e6dd47524c4e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0409ea3b20d94b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a77e147eccc4abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0baf6f0e2fd44961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0409ea3b20d94b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47bc7c53b474c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a77e147eccc4abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328475792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>