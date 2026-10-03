--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e6dd47524c4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df730721768440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a77e147eccc4abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f8c36ef48a430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47bc7c53b474c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a77e147eccc4abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d3f65bac4724a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f8c36ef48a430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328475792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>