--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df730721768440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398985c86a5d4075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f8c36ef48a430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee8ae7b6f9e4470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d3f65bac4724a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f8c36ef48a430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f896c25ac7430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee8ae7b6f9e4470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328475792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>