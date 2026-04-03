--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b8ec23f0734a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd50b7f2d244e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae35cfc14d141cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c090ba8c3d4f5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbadd14aab5384b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae35cfc14d141cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1855b59a7b854421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c090ba8c3d4f5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328475792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>