--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd50b7f2d244e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628bb86b8e504a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c090ba8c3d4f5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3089d79e7a4c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1855b59a7b854421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c090ba8c3d4f5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6606597a4a0e44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3089d79e7a4c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328475792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>