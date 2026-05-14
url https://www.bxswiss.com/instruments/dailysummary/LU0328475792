--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628bb86b8e504a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ba238df76c43aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3089d79e7a4c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885fe20f4f404f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6606597a4a0e44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3089d79e7a4c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2958b3d1b94420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885fe20f4f404f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328475792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>144,449</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>