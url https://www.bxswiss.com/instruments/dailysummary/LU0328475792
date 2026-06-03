--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ba238df76c43aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbef33d8de1b4d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885fe20f4f404f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c5b054c4894525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2958b3d1b94420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885fe20f4f404f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd065477f71634cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c5b054c4894525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328475792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,850</x:t>
-[...333 lines deleted...]
-          <x:t>144,967</x:t>
+          <x:t>146,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>