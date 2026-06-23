--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbef33d8de1b4d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6652a191a7a4a57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c5b054c4894525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ad7522961d428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd065477f71634cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c5b054c4894525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85e7bfe93ba4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ad7522961d428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328475792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>