--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6652a191a7a4a57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b1e07965584a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ad7522961d428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc307730daa61473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85e7bfe93ba4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ad7522961d428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d413534e0ed409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc307730daa61473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328475792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>