--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b1e07965584a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22314a2bd2be4d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc307730daa61473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c581aaa3c014068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d413534e0ed409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc307730daa61473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503d6d504f554906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c581aaa3c014068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328475792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>