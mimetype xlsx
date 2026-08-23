--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22314a2bd2be4d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b91696cdbe4d85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c581aaa3c014068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0409ea3b20d94b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503d6d504f554906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c581aaa3c014068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0baf6f0e2fd44961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0409ea3b20d94b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0328475792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>