--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28088f729b845f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd283e91277584806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b334b21ab94d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race5c5bfda0845ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re14ac167103e4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b334b21ab94d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa13f670e4e48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race5c5bfda0845ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe Small Cap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>71,080</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>70,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>70,801</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>