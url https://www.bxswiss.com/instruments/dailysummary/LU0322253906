--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd283e91277584806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5224189262c4014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race5c5bfda0845ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f76bd6876d4d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa13f670e4e48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race5c5bfda0845ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60b100face84d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f76bd6876d4d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe Small Cap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>70,673</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,111</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>70,173</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,761</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>68,462</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,377</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>70,412</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>