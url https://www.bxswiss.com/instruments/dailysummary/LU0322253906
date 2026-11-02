--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5224189262c4014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2890c003234ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f76bd6876d4d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7801481f1169411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60b100face84d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f76bd6876d4d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74aefd4862a14493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7801481f1169411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe Small Cap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,054</x:t>
-[...431 lines deleted...]
-          <x:t>69,562</x:t>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>68,413</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,094</x:t>
+          <x:t>68,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,404</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,748</x:t>
-[...9 lines deleted...]
-          <x:t>68,674</x:t>
+          <x:t>69,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>