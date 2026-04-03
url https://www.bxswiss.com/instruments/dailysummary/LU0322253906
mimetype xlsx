--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5350638767f944a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0591e89057f24c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51239e0dd3ad4ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e242eec6ee94433"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820a3e0d1d824ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51239e0dd3ad4ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117bf10112214566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e242eec6ee94433" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe Small Cap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>64,831</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,004</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,166</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>