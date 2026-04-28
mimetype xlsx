--- v6 (2026-04-03)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0591e89057f24c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0016b3d10e804423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e242eec6ee94433"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37af4e8c70f4486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117bf10112214566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e242eec6ee94433" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893e189294174b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37af4e8c70f4486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe Small Cap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>