--- v7 (2026-04-28)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0016b3d10e804423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b7c6ecd39a4a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37af4e8c70f4486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaefc3ade3694add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893e189294174b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37af4e8c70f4486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26390f185571400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaefc3ade3694add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe Small Cap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>64,744</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,411</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>65,291</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>