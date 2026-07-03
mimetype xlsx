--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b7c6ecd39a4a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588cfd761dff49be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaefc3ade3694add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9090e204e2394b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26390f185571400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaefc3ade3694add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe72dff6fd747bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9090e204e2394b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe Small Cap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>