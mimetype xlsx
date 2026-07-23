--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588cfd761dff49be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96495ce46ad64422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9090e204e2394b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720cfd33f63f403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe72dff6fd747bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9090e204e2394b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27926a8f4cc04eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720cfd33f63f403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe Small Cap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>67,326</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>66,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>