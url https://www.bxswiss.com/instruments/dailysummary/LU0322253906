--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96495ce46ad64422" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f3c52af37c4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720cfd33f63f403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf78c3db4b554d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27926a8f4cc04eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720cfd33f63f403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f4a1c26c8542c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf78c3db4b554d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe Small Cap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>