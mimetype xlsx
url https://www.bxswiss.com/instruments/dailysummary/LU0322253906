--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f3c52af37c4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28088f729b845f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf78c3db4b554d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b334b21ab94d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f4a1c26c8542c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf78c3db4b554d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re14ac167103e4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b334b21ab94d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe Small Cap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>