--- v5 (2026-03-09)
+++ v6 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39095602bbd94cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86dab190a3784659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2352f713de4dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76771e6c3580492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6441c54243a64eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2352f713de4dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df335765c8c4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76771e6c3580492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Global Infrastructure Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>62,806</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,706</x:t>
-[...65 lines deleted...]
-          <x:t>63,571</x:t>
+          <x:t>62,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>65,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>63,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,865</x:t>
-[...404 lines deleted...]
-          <x:t>62,722</x:t>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>