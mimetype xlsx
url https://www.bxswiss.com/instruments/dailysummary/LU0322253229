--- v6 (2026-04-19)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86dab190a3784659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c0bb879e3c4531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76771e6c3580492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c14e564a7704216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df335765c8c4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76771e6c3580492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bb4fd0b93e4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c14e564a7704216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Global Infrastructure Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>63,472</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>