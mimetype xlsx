--- v7 (2026-05-09)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c0bb879e3c4531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da99dd8a7ff44f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c14e564a7704216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc52428d8354b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bb4fd0b93e4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c14e564a7704216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ff4c243d7941ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc52428d8354b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Global Infrastructure Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...392 lines deleted...]
-          <x:t>63,961</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,033</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>63,107</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>