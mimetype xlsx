--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da99dd8a7ff44f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c60763c71841b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc52428d8354b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f123ce4a394b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ff4c243d7941ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc52428d8354b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc432fabdfa49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f123ce4a394b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Global Infrastructure Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>63,632</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,121</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>