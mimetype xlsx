--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c60763c71841b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6767538403b8416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f123ce4a394b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bec81a274c74499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc432fabdfa49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f123ce4a394b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15cdac6639ad40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bec81a274c74499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Global Infrastructure Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>64,766</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,737</x:t>
-[...80 lines deleted...]
-          <x:t>65,154</x:t>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>65,419</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>