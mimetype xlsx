--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6767538403b8416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23243512e7bb44c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bec81a274c74499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93acf19bc7294b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15cdac6639ad40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bec81a274c74499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52081c0e345b4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93acf19bc7294b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Global Infrastructure Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>65,212</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,156</x:t>
-[...129 lines deleted...]
-          <x:t>66,526</x:t>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,998</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>66,257</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,830</x:t>
-[...178 lines deleted...]
-          <x:t>66,232</x:t>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,993</x:t>
-[...26 lines deleted...]
-          <x:t>66,770</x:t>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>