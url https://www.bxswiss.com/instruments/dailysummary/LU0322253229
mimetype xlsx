--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23243512e7bb44c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5dafb0e6a3445df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93acf19bc7294b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra93047ee7a064790"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52081c0e345b4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93acf19bc7294b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a247fbfa44a4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra93047ee7a064790" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Global Infrastructure Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>66,232</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,993</x:t>
-[...286 lines deleted...]
-          <x:t>66,052</x:t>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>65,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>