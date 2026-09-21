--- v12 (2026-09-01)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5dafb0e6a3445df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14f7e4214b64845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra93047ee7a064790"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b20628b0a1b4081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a247fbfa44a4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra93047ee7a064790" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8248ff8d4af45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b20628b0a1b4081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Global Infrastructure Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>