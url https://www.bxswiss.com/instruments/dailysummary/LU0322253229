--- v13 (2026-09-21)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14f7e4214b64845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0e50c564c247af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b20628b0a1b4081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb794c45b69894f64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8248ff8d4af45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b20628b0a1b4081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a162d6509474f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb794c45b69894f64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Global Infrastructure Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>63,917</x:t>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,352</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,927</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>