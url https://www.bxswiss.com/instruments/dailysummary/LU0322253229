--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0e50c564c247af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999f7f0e06794bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb794c45b69894f64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac6a892342744d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a162d6509474f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb794c45b69894f64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4580bd0b3e841bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac6a892342744d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P Global Infrastructure Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322253229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>63,640</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,532</x:t>
-[...26 lines deleted...]
-          <x:t>63,288</x:t>
+          <x:t>63,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,468</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>63,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>