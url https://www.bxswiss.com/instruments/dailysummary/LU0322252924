--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6806387f7b4d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32453e0a4ce84d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafcaf4eef4f54611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333372381fb24933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11763bd14bdb466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafcaf4eef4f54611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b55a036a85d4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333372381fb24933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Vietnam Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>