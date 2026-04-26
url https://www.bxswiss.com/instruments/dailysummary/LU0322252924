--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32453e0a4ce84d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3135c6acee94400f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333372381fb24933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94914359e9d646db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b55a036a85d4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333372381fb24933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3649585cbaa42fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94914359e9d646db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Vietnam Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>