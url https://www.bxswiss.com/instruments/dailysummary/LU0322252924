--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3135c6acee94400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc730497576fc4518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94914359e9d646db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb4889d73b9454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3649585cbaa42fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94914359e9d646db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7b84d530f346e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb4889d73b9454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Vietnam Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>