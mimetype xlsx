--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc730497576fc4518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25dd7d0d8ac4b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb4889d73b9454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de26fc169154d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7b84d530f346e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb4889d73b9454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf18fb642ea049b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de26fc169154d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Vietnam Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>32,948</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,834</x:t>
-[...350 lines deleted...]
-          <x:t>34,184</x:t>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>