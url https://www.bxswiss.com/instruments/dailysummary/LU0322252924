--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25dd7d0d8ac4b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c7087526f14cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de26fc169154d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d4013ef60c944af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf18fb642ea049b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de26fc169154d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e129fc20154220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d4013ef60c944af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Vietnam Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>