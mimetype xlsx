--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c7087526f14cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a5ccc90c0b4117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d4013ef60c944af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11209df8416c44db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e129fc20154220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d4013ef60c944af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b28be0037a47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11209df8416c44db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Vietnam Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>31,905</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,142</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,386</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,293</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>