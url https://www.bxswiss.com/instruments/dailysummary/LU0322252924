--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a5ccc90c0b4117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc49b192e4343a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11209df8416c44db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7de2936d34874fc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b28be0037a47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11209df8416c44db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04f1757a255449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7de2936d34874fc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Vietnam Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>33,324</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,095</x:t>
-[...318 lines deleted...]
-          <x:t>33,880</x:t>
+          <x:t>33,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,396</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,936</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>