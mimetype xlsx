--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc49b192e4343a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b68ac5176be4a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7de2936d34874fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d3a456c5dc4e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04f1757a255449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7de2936d34874fc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbbb48baadc47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d3a456c5dc4e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Vietnam Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>32,541</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>32,226</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>