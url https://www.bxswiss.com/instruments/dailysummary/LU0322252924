--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b68ac5176be4a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333168780c724530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d3a456c5dc4e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d2500165e54924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbbb48baadc47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d3a456c5dc4e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bc5b546cbf147a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d2500165e54924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Vietnam Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>32,424</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,401</x:t>
-[...382 lines deleted...]
-          <x:t>32,669</x:t>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>