--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333168780c724530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3494e84ca9734ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d2500165e54924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4529e6962b4465"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bc5b546cbf147a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d2500165e54924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572519f456294e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4529e6962b4465" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Vietnam Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>