--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3494e84ca9734ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675400899fd34f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4529e6962b4465"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913b9cbc6d5c4e0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572519f456294e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4529e6962b4465" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd703d163b3e64f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913b9cbc6d5c4e0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Vietnam Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>