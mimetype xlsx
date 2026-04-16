--- v4 (2026-03-27)
+++ v5 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9fa0cc3d9145d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec5df0fbf03465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb73a32dddcc472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fa7bbca0ae4890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf77d1ca608d24cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb73a32dddcc472e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a2db1153ba84e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fa7bbca0ae4890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Pacific ex Japan ESG Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>