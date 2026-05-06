--- v5 (2026-04-16)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec5df0fbf03465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c9f508d4b8473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fa7bbca0ae4890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b8464bfdbc4e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a2db1153ba84e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fa7bbca0ae4890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852c67a0fe314240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b8464bfdbc4e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Pacific ex Japan ESG Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>