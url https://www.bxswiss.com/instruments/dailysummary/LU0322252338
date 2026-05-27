--- v6 (2026-05-06)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c9f508d4b8473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree21f1597a254ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b8464bfdbc4e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002abd2e4f62437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852c67a0fe314240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b8464bfdbc4e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63bc94548ad44f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002abd2e4f62437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Pacific ex Japan ESG Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>74,354</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,557</x:t>
-[...512 lines deleted...]
-          <x:t>73,574</x:t>
+          <x:t>73,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>