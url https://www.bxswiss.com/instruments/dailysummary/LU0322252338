--- v7 (2026-05-27)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree21f1597a254ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a9cb0bde2d44ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002abd2e4f62437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87f3f7698c145da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63bc94548ad44f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002abd2e4f62437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7783e104a1fa4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87f3f7698c145da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Pacific ex Japan ESG Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,892</x:t>
-[...495 lines deleted...]
-          <x:t>72,604</x:t>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>