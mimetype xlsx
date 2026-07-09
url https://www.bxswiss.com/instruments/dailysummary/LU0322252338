--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a9cb0bde2d44ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f0f0a4e2204c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87f3f7698c145da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22f68476eda458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7783e104a1fa4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87f3f7698c145da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42af62f3bc394a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22f68476eda458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Pacific ex Japan ESG Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>72,121</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>73,516</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>