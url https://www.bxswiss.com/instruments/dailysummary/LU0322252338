--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f0f0a4e2204c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7cbd14d80f4538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22f68476eda458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d32c5d9b2b4775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42af62f3bc394a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22f68476eda458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d272cc8f2843b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d32c5d9b2b4775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Pacific ex Japan ESG Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>