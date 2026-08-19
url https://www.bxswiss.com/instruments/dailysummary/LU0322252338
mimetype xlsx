--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7cbd14d80f4538" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888ba5da01034e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d32c5d9b2b4775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a5faa462c724eaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d272cc8f2843b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d32c5d9b2b4775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf159e564ab4f48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a5faa462c724eaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Pacific ex Japan ESG Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>