--- v11 (2026-08-19)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888ba5da01034e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ae8aa2b8074ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a5faa462c724eaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51fddb44772492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf159e564ab4f48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a5faa462c724eaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2881245ba54c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51fddb44772492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Pacific ex Japan ESG Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,550</x:t>
-[...70 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>78,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,361</x:t>
-[...117 lines deleted...]
-          <x:t>78,383</x:t>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>