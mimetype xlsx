--- v12 (2026-09-09)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ae8aa2b8074ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a01b1ef347d4e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51fddb44772492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra619f514f222491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2881245ba54c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51fddb44772492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d74d7ebbabc40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra619f514f222491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Pacific ex Japan ESG Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,361</x:t>
-[...26 lines deleted...]
-          <x:t>79,172</x:t>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,627</x:t>
-[...485 lines deleted...]
-          <x:t>79,472</x:t>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>