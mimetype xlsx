--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a01b1ef347d4e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5007acd999b4817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra619f514f222491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46534e0ba27940bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d74d7ebbabc40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra619f514f222491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d1a7263c0a43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46534e0ba27940bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Pacific ex Japan ESG Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,002</x:t>
-[...139 lines deleted...]
-          <x:t>77,472</x:t>
+          <x:t>77,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,621</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>76,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>