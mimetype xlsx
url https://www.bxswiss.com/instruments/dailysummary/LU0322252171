--- v5 (2026-03-26)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac89dfbdb32a4f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9df1d13caa441ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112b92c142694d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcb150e12d04f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20888ddf49b849c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112b92c142694d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5148acc1f3a74fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcb150e12d04f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI AC Asia ex Japan ESG Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>45,224</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,175</x:t>
-[...291 lines deleted...]
-          <x:t>46,598</x:t>
+          <x:t>45,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,996</x:t>
-[...107 lines deleted...]
-          <x:t>46,325</x:t>
+          <x:t>46,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>