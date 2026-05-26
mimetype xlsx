--- v6 (2026-04-17)
+++ v7 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9df1d13caa441ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c37086d0bbc4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcb150e12d04f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607bef631d274258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5148acc1f3a74fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcb150e12d04f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2682e52b82b44dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607bef631d274258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI AC Asia ex Japan ESG Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...517 lines deleted...]
-          <x:t>46,876</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,775</x:t>
-[...58 lines deleted...]
-          <x:t>48,288</x:t>
+          <x:t>47,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>