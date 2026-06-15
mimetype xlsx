--- v7 (2026-05-26)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c37086d0bbc4c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362d0ce76ef2411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607bef631d274258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aba05ea0d9c47cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2682e52b82b44dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607bef631d274258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d75bb0f0064a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aba05ea0d9c47cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI AC Asia ex Japan ESG Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>47,764</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,531</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>48,423</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,908</x:t>
-[...431 lines deleted...]
-          <x:t>47,557</x:t>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>