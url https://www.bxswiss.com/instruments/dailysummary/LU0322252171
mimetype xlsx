--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362d0ce76ef2411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144119226c074378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aba05ea0d9c47cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6884785dc0804944"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d75bb0f0064a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aba05ea0d9c47cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de56bbd0b014599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6884785dc0804944" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI AC Asia ex Japan ESG Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...60 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,655</x:t>
-[...468 lines deleted...]
-          <x:t>48,233</x:t>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>