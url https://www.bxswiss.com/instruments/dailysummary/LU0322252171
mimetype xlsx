--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144119226c074378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230f20122bf14b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6884785dc0804944"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff75e358de3140f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de56bbd0b014599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6884785dc0804944" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4cf0c86bad446ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff75e358de3140f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI AC Asia ex Japan ESG Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>47,273</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,688</x:t>
-[...544 lines deleted...]
-          <x:t>47,543</x:t>
+          <x:t>48,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>