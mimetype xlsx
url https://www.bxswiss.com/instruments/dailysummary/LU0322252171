--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230f20122bf14b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc405298d7def47c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff75e358de3140f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3aafdea50044785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4cf0c86bad446ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff75e358de3140f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5741ce07ec3a41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3aafdea50044785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI AC Asia ex Japan ESG Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>47,033</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,470</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>47,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...208 lines deleted...]
-          <x:t>47,417</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>