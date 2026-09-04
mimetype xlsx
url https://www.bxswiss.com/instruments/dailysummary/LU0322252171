--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc405298d7def47c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f05b1b658ce408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3aafdea50044785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R382d54e8f74b4481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5741ce07ec3a41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3aafdea50044785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc00de75f0f44af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R382d54e8f74b4481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI AC Asia ex Japan ESG Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>47,970</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,782</x:t>
-[...463 lines deleted...]
-          <x:t>48,974</x:t>
+          <x:t>48,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>