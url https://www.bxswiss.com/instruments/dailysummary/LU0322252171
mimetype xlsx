--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f05b1b658ce408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4b84e6451e4bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R382d54e8f74b4481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74dc0c621df4498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc00de75f0f44af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R382d54e8f74b4481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a936a1b2944d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74dc0c621df4498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI AC Asia ex Japan ESG Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>49,533</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,451</x:t>
-[...183 lines deleted...]
-          <x:t>48,638</x:t>
+          <x:t>49,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>48,939</x:t>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,859</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>48,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>