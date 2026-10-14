--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4b84e6451e4bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e457b135974b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74dc0c621df4498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d255344d6a242c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a936a1b2944d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74dc0c621df4498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732b386178834710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d255344d6a242c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI AC Asia ex Japan ESG Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>49,173</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,206</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>49,999</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>