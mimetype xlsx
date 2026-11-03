--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e457b135974b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a45ad35abb4841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d255344d6a242c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2160bae6f9af4332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732b386178834710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d255344d6a242c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686d5ec63d664310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2160bae6f9af4332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI AC Asia ex Japan ESG Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322252171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>50,132</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,789</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>49,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,522</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>