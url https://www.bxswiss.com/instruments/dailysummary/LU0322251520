--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dcde3324cd8441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040e9bda812f44f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2bf8a5297e648e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a4b43fdfc04e1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd0dd8b6fa74bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2bf8a5297e648e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c460093b0114615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a4b43fdfc04e1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Inverse Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322251520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,506</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,474</x:t>
-[...151 lines deleted...]
-          <x:t>5,526</x:t>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,525</x:t>
-[...48 lines deleted...]
-          <x:t>5,588</x:t>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,566</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>5,526</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,498</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>5,568</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>5,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>