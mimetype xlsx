--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040e9bda812f44f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ba65f7a5d04e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a4b43fdfc04e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad3b53b5d4a4f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c460093b0114615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a4b43fdfc04e1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c5054b3d744dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad3b53b5d4a4f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Inverse Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322251520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,554</x:t>
-[...43 lines deleted...]
-          <x:t>5,579</x:t>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,519</x:t>
-[...134 lines deleted...]
-          <x:t>5,590</x:t>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,628</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>5,643</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,630</x:t>
-[...377 lines deleted...]
-          <x:t>5,568</x:t>
+          <x:t>5,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>