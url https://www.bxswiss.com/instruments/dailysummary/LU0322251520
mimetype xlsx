--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b1c5cc817248b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d2821ad2ab4151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df6618a1feb4f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c76b26d8344d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d9105774ad4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df6618a1feb4f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1bf300e1374292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c76b26d8344d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Inverse Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322251520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>6,123</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,069</x:t>
-[...16 lines deleted...]
-          <x:t>6,100</x:t>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,090</x:t>
-[...227 lines deleted...]
-          <x:t>6,045</x:t>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,039</x:t>
-[...43 lines deleted...]
-          <x:t>6,133</x:t>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,214</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,159</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>6,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>6,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,236</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>