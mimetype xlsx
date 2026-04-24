--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d2821ad2ab4151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c08fd1cb584245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c76b26d8344d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45292e1399e45c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1bf300e1374292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c76b26d8344d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf19715e0bc594417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45292e1399e45c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Inverse Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322251520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,136</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,064</x:t>
-[...16 lines deleted...]
-          <x:t>6,088</x:t>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,063</x:t>
-[...544 lines deleted...]
-          <x:t>6,361</x:t>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>