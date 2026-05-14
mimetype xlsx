--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c08fd1cb584245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b8d4b3a5b64fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45292e1399e45c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a02c8f5a11b4b1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf19715e0bc594417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45292e1399e45c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R341c5c17115340c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a02c8f5a11b4b1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Inverse Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322251520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>6,140</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,029</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>