--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b8d4b3a5b64fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efe982443d94a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a02c8f5a11b4b1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2a6acf7a3941fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R341c5c17115340c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a02c8f5a11b4b1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a3078cc94c4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2a6acf7a3941fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Inverse Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322251520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>