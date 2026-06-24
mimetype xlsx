--- v7 (2026-06-03)
+++ v8 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efe982443d94a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898166a3bc8b4226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2a6acf7a3941fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce117d4b7c924be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a3078cc94c4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2a6acf7a3941fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38e03b18fcfa49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce117d4b7c924be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Inverse Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322251520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>5,690</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>5,543</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>