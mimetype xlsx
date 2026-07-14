--- v8 (2026-06-24)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898166a3bc8b4226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30aeb13463604db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce117d4b7c924be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1befbd561d4d22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38e03b18fcfa49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce117d4b7c924be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf111d25dad194b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1befbd561d4d22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Inverse Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322251520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,601</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,592</x:t>
-[...16 lines deleted...]
-          <x:t>5,605</x:t>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,619</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>5,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>