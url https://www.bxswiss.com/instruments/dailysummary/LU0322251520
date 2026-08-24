--- v9 (2026-07-14)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30aeb13463604db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a013def2b3c440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1befbd561d4d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9daf55aace4b407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf111d25dad194b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1befbd561d4d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R227f4feb79b94063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9daf55aace4b407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Inverse Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322251520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,728</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,669</x:t>
-[...225 lines deleted...]
-          <x:t>5,619</x:t>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>