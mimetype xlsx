--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a013def2b3c440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dcde3324cd8441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9daf55aace4b407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2bf8a5297e648e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R227f4feb79b94063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9daf55aace4b407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd0dd8b6fa74bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2bf8a5297e648e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Inverse Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322251520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>5,663</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,618</x:t>
-[...377 lines deleted...]
-          <x:t>5,557</x:t>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>