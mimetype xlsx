--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed9b0950581489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94790e4d25194c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2798e3ee80b24e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaff0148c72741c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec65475033204a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2798e3ee80b24e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b8f580ae354235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaff0148c72741c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers SLI UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322248146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>