--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94790e4d25194c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc5528ed9044927" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaff0148c72741c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36a4f61c3ec14c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b8f580ae354235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaff0148c72741c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43b7669744f4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36a4f61c3ec14c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers SLI UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322248146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>216,827</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>