--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc5528ed9044927" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ec21f8c4244b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36a4f61c3ec14c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84cba1e13a43473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43b7669744f4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36a4f61c3ec14c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d061ca63f64176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84cba1e13a43473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers SLI UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322248146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>