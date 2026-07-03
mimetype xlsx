--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ec21f8c4244b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573a8bf7e4174f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84cba1e13a43473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcdc382b30ff42f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d061ca63f64176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84cba1e13a43473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1846ff29586d47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcdc382b30ff42f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers SLI UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322248146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>