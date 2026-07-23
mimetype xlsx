--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573a8bf7e4174f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d339ea724a48de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcdc382b30ff42f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738525a41ec940ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1846ff29586d47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcdc382b30ff42f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8a4fc9858f4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738525a41ec940ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers SLI UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322248146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>