--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d339ea724a48de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48736e32c434efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738525a41ec940ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7beee86b8db34b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8a4fc9858f4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738525a41ec940ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07cd8642f02940df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7beee86b8db34b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers SLI UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322248146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>239,538</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>239,538</x:t>
-[...389 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>244,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>244,038</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>244,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,844</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>