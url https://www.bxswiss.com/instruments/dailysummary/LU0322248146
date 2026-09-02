--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48736e32c434efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a79c03799f42f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7beee86b8db34b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e0c4c8da7b4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07cd8642f02940df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7beee86b8db34b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ebc6600aa6a43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e0c4c8da7b4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers SLI UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322248146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>242,874</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>248,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>