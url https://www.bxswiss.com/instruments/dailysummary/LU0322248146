--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a79c03799f42f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e7b44f0c6540c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e0c4c8da7b4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfba9cc519054d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ebc6600aa6a43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e0c4c8da7b4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac33b3a590544b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfba9cc519054d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers SLI UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322248146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>