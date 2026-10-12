--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e7b44f0c6540c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf017749b8c294e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfba9cc519054d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5404b4bb7ba147dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac33b3a590544b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfba9cc519054d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0047c17b83524169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5404b4bb7ba147dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers SLI UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322248146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>