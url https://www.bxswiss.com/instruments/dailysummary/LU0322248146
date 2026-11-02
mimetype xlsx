--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf017749b8c294e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raffb34d4e5ce4200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5404b4bb7ba147dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab537ddde02c41b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0047c17b83524169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5404b4bb7ba147dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3b627b2e8a4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab537ddde02c41b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers SLI UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0322248146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>233,247</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,661</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>234,369</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>232,819</x:t>
-[...112 lines deleted...]
-          <x:t>234,306</x:t>
+          <x:t>238,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>