--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0312909851b34f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99a8c9e5411458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra36fb197954442d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b8064eec6c4f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e643bb402f04fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra36fb197954442d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5350005d9984569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b8064eec6c4f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0321465469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>