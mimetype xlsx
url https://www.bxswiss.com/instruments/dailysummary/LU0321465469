--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99a8c9e5411458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb50a46f3249b46a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b8064eec6c4f6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1509be2873ff4d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5350005d9984569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b8064eec6c4f6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37909310a8054b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1509be2873ff4d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0321465469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>