--- v5 (2026-04-24)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb50a46f3249b46a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266e1cfdb9704379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1509be2873ff4d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5682c913d10c4a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37909310a8054b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1509be2873ff4d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3121ff8ddd3494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5682c913d10c4a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0321465469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...441 lines deleted...]
-          <x:t>166,485</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,673</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,184</x:t>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>