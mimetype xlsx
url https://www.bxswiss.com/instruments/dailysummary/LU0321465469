--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266e1cfdb9704379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3def68f0039e4124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5682c913d10c4a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aab3f95d014425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3121ff8ddd3494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5682c913d10c4a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6ba628aeef4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aab3f95d014425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0321465469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>