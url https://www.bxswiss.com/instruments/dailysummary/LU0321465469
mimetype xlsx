--- v7 (2026-06-10)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3def68f0039e4124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a2f1e1b3d3498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aab3f95d014425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09fbef36a8294afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6ba628aeef4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aab3f95d014425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc27f4a3ff7649fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09fbef36a8294afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0321465469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>170,099</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>