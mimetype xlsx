--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a2f1e1b3d3498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04866a3d6b384096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09fbef36a8294afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2327a50502a649c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc27f4a3ff7649fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09fbef36a8294afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4159f3f286ca498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2327a50502a649c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0321465469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>173,055</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,700</x:t>
-[...539 lines deleted...]
-          <x:t>173,550</x:t>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>