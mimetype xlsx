--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04866a3d6b384096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd0e53a21964af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2327a50502a649c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11f49d44429444fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4159f3f286ca498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2327a50502a649c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e587fed9134cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11f49d44429444fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0321465469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>172,995</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>174,239</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,169</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>172,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>