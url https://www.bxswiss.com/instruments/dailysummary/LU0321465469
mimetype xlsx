--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd0e53a21964af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb49792e7ff4b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11f49d44429444fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c917ace7a74fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e587fed9134cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11f49d44429444fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6665a64d9e2c4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c917ace7a74fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0321465469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>