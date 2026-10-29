--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb49792e7ff4b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f00a35bf08d4b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c917ace7a74fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red4566cd6d754168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6665a64d9e2c4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c917ace7a74fe8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf414c61f25489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red4566cd6d754168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0321465469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>