--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8cd228e91c74d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf085d1d8b6c458e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b76d78e759a481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de8e82cdb0d41f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc38d3731a74185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b76d78e759a481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b75aee8a24b4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de8e82cdb0d41f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond Short Daily Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0321463258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...176 lines deleted...]
-          <x:t>78,767</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,046</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>78,061</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>