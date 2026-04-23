--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf085d1d8b6c458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ea67e6d0244e68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de8e82cdb0d41f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ce55262d074828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b75aee8a24b4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de8e82cdb0d41f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ac211ef202e4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ce55262d074828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond Short Daily Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0321463258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>