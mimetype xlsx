--- v6 (2026-03-17)
+++ v7 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2eb937db1ae40c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae4dc1fc8fb4dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01885c7d34364013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d1cf5cfc06470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc437b61693b6440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01885c7d34364013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R603c94111f724ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d1cf5cfc06470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE China 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>31,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>