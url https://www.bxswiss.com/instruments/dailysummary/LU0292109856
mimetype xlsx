--- v7 (2026-04-06)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae4dc1fc8fb4dd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafc641042fa40d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d1cf5cfc06470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f674c1ad0f46ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R603c94111f724ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d1cf5cfc06470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c55684a43c4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f674c1ad0f46ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE China 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>31,640</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,759</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,903</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>30,793</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>