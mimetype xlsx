--- v8 (2026-04-27)
+++ v9 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafc641042fa40d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84fd168a40a42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f674c1ad0f46ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dc728d446940b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c55684a43c4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f674c1ad0f46ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a44c52f57f44233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dc728d446940b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE China 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>