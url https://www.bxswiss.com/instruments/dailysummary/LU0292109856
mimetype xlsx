--- v9 (2026-05-17)
+++ v10 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84fd168a40a42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R460fc59d4ad74edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dc728d446940b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee9369e42a1404a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a44c52f57f44233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dc728d446940b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c1ccb1168c74be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee9369e42a1404a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE China 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>32,992</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,129</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>33,272</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>