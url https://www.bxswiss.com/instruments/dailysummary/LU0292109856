--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R460fc59d4ad74edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85485144d0cb40fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee9369e42a1404a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d7f9c509714186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c1ccb1168c74be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee9369e42a1404a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9592d04f0b24d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d7f9c509714186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE China 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>