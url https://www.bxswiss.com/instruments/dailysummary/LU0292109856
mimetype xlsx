--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85485144d0cb40fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b83e759c4f1407f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d7f9c509714186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d23cfc4a8a849b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9592d04f0b24d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d7f9c509714186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd5293696ca43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d23cfc4a8a849b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE China 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,683</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>34,692</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>