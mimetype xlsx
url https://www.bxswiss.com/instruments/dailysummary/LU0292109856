--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b83e759c4f1407f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e377cbe8b641a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d23cfc4a8a849b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f9c1947346d400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd5293696ca43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d23cfc4a8a849b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39f5e047e44c4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f9c1947346d400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE China 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>34,081</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,927</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...516 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,223</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>