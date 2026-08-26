--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e377cbe8b641a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ff0f893d4340fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f9c1947346d400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3745db11fa8a4a23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39f5e047e44c4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f9c1947346d400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73c8b79842d04497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3745db11fa8a4a23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE China 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,039</x:t>
-[...441 lines deleted...]
-          <x:t>33,043</x:t>
+          <x:t>33,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>