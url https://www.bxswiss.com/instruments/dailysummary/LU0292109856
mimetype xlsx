--- v14 (2026-08-26)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ff0f893d4340fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273043138fbb4a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3745db11fa8a4a23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec1d000d60048d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73c8b79842d04497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3745db11fa8a4a23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd86fb2a20b440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec1d000d60048d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE China 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,692</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>33,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,056</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>