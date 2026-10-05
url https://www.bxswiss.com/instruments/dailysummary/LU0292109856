--- v15 (2026-09-15)
+++ v16 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273043138fbb4a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d8f8a28aa04bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec1d000d60048d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb876adf625ed4cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd86fb2a20b440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec1d000d60048d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5aa4042fa30446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb876adf625ed4cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE China 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>32,891</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,706</x:t>
-[...436 lines deleted...]
-          <x:t>32,537</x:t>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>