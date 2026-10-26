--- v16 (2026-10-05)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d8f8a28aa04bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb817dc19d52c4952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb876adf625ed4cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc847cc79784029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5aa4042fa30446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb876adf625ed4cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R689292d0f3444e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc847cc79784029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE China 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>