--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614c78e83a4b4061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230ec6c3863b4eb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea40a19f864b466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986f3d087aff4d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e577b7415074920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea40a19f864b466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd84ea54f7b54a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986f3d087aff4d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nifty 50 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>