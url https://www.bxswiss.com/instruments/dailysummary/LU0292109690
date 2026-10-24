--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230ec6c3863b4eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe50d52914b84f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986f3d087aff4d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba98ec8fb5149ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd84ea54f7b54a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986f3d087aff4d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251c0c1f65874c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba98ec8fb5149ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nifty 50 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>188,350</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...316 lines deleted...]
-          <x:t>184,974</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>