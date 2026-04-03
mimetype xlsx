--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd1f3b40dd44056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ca0e02c7de4415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9beb21bbbe4d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R034f30d742fa479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf0fafab46f544e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9beb21bbbe4d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d75a8712af474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R034f30d742fa479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nifty 50 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>