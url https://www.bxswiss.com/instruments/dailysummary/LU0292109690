--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ca0e02c7de4415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391ab50c639648e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R034f30d742fa479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R764813b569d24e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d75a8712af474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R034f30d742fa479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d3cd592f974893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R764813b569d24e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nifty 50 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>