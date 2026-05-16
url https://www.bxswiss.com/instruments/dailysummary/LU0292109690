--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391ab50c639648e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aea332bb10d4425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R764813b569d24e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd674261bb8db4921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d3cd592f974893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R764813b569d24e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7505770fa7564330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd674261bb8db4921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nifty 50 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>191,996</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,394</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>194,428</x:t>
-[...171 lines deleted...]
-          <x:t>192,943</x:t>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>