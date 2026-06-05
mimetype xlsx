--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aea332bb10d4425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c67dffc5ed64f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd674261bb8db4921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31a3a1e16a24f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7505770fa7564330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd674261bb8db4921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe0aae6e0d145a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31a3a1e16a24f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nifty 50 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>