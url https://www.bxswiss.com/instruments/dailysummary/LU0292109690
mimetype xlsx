--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c67dffc5ed64f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce9ffdbbd214037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31a3a1e16a24f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fe4c48bb3c4131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe0aae6e0d145a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31a3a1e16a24f48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R843b0911eb664c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fe4c48bb3c4131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nifty 50 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>