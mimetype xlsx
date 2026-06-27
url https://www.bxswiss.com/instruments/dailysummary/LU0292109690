--- v9 (2026-06-25)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce9ffdbbd214037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09329f6f0c24485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fe4c48bb3c4131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b55d258953241d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R843b0911eb664c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fe4c48bb3c4131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R338d70b6450b4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b55d258953241d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nifty 50 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,530</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>