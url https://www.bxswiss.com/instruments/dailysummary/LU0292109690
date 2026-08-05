--- v10 (2026-06-27)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09329f6f0c24485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6601db24bb1f4f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b55d258953241d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdab559939d04e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R338d70b6450b4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b55d258953241d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c49330361e4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdab559939d04e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nifty 50 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>196,532</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>