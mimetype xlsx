--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6601db24bb1f4f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af2c8dd51b24848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdab559939d04e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53a78772c114457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c49330361e4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdab559939d04e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96573afc77054d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53a78772c114457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nifty 50 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>