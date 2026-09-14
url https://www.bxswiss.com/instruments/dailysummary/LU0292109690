--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af2c8dd51b24848" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614c78e83a4b4061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53a78772c114457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea40a19f864b466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96573afc77054d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53a78772c114457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e577b7415074920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea40a19f864b466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nifty 50 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>