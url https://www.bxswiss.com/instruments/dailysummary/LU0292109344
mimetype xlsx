--- v6 (2026-03-15)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553d2459003c4a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36919992745648da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b65228e383e4f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da0ead87c514c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ad2fa8ac3241bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b65228e383e4f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b1b2dcde0f4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da0ead87c514c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Brazil UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>