--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36919992745648da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e0494183fd427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da0ead87c514c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db352ce5cca4c05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b1b2dcde0f4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da0ead87c514c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racf80d5dc6104feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db352ce5cca4c05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Brazil UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>