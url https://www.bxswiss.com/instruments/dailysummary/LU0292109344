--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e0494183fd427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df9e9450e5545c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db352ce5cca4c05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8488f553864b4c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racf80d5dc6104feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db352ce5cca4c05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c76409ae2b4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8488f553864b4c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Brazil UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>