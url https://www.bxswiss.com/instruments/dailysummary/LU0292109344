--- v9 (2026-05-14)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df9e9450e5545c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0019e736fdbf46c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8488f553864b4c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf71dd4af278e45ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c76409ae2b4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8488f553864b4c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c9f9d688434457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf71dd4af278e45ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Brazil UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>