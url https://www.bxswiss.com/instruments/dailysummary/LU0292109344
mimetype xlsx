--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0019e736fdbf46c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b515d4fc666450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf71dd4af278e45ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39415803716143a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c9f9d688434457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf71dd4af278e45ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abab685fe0848f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39415803716143a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Brazil UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>