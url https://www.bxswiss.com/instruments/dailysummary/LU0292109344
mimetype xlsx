--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b515d4fc666450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra977fcb25fee4d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39415803716143a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R506fd15e360c40f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abab685fe0848f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39415803716143a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3846148de544d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R506fd15e360c40f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Brazil UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>51,951</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,148</x:t>
-[...485 lines deleted...]
-          <x:t>50,835</x:t>
+          <x:t>51,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>