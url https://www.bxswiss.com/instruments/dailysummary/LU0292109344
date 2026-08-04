--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra977fcb25fee4d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2fd6f7d215c48c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R506fd15e360c40f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd939b2b308554d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3846148de544d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R506fd15e360c40f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51677d964a1c4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd939b2b308554d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Brazil UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>