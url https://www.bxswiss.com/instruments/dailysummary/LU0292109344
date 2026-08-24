--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2fd6f7d215c48c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63559222f404e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd939b2b308554d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b9d42e6a514aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51677d964a1c4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd939b2b308554d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf1541c2e9a1428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b9d42e6a514aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Brazil UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>