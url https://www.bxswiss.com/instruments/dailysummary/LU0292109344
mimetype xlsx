--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63559222f404e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d9bf4779e94e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b9d42e6a514aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5034208b47645e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf1541c2e9a1428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b9d42e6a514aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1de6f7ebbf4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5034208b47645e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Brazil UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>