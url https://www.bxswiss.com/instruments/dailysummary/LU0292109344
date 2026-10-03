--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d9bf4779e94e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c99e7caaf1e4026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5034208b47645e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re321dce8c81f4bf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1de6f7ebbf4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5034208b47645e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1ad7df37c64a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re321dce8c81f4bf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Brazil UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>