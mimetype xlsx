--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c99e7caaf1e4026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dbfa7e82e584cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re321dce8c81f4bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re49d9ff5101540eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1ad7df37c64a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re321dce8c81f4bf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26bb313d1d8c4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re49d9ff5101540eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Brazil UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>