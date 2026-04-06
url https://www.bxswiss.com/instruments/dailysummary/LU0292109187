--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cbdaf7f1a7c41c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2308f2841988407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d61b6e49c494909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f6e6577cb243d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1dcad2b73d44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d61b6e49c494909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red44ab8866944178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f6e6577cb243d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Taiwan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>