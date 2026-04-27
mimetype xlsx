--- v6 (2026-04-06)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2308f2841988407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a21d71652b4d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f6e6577cb243d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2602ff840dbe4aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red44ab8866944178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f6e6577cb243d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189e389f9c6f4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2602ff840dbe4aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Taiwan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>