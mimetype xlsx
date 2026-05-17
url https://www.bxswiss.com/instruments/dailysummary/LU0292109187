--- v7 (2026-04-27)
+++ v8 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a21d71652b4d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b06ef928b943ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2602ff840dbe4aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ce4009070e48e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189e389f9c6f4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2602ff840dbe4aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5036dbae54fa4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ce4009070e48e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Taiwan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>