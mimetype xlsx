--- v8 (2026-05-17)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b06ef928b943ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b85130b39c4fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ce4009070e48e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6c7999dbd74460"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5036dbae54fa4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ce4009070e48e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R147556e5a36e4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6c7999dbd74460" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Taiwan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,292</x:t>
-[...252 lines deleted...]
-          <x:t>104,183</x:t>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>