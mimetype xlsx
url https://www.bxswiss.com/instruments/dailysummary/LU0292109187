--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b85130b39c4fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9b9b230faf47a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6c7999dbd74460"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44884441d97d42f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R147556e5a36e4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6c7999dbd74460" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f63b15dee16443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44884441d97d42f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Taiwan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>