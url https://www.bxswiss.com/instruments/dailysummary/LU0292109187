--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9b9b230faf47a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re842d396126e4900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44884441d97d42f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7fa8ebf6b124c3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f63b15dee16443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44884441d97d42f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8fddb402b94675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7fa8ebf6b124c3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Taiwan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>118,724</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,249</x:t>
-[...355 lines deleted...]
-          <x:t>118,401</x:t>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>