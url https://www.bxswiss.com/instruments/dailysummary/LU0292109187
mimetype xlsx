--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re842d396126e4900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa8a12874154672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7fa8ebf6b124c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6313a3213d1e4965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8fddb402b94675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7fa8ebf6b124c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8039e11bc5a54de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6313a3213d1e4965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Taiwan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>