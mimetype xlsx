--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa8a12874154672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1481817737425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6313a3213d1e4965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1f768da68a4487"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8039e11bc5a54de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6313a3213d1e4965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeea446fa37b4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1f768da68a4487" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Taiwan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>