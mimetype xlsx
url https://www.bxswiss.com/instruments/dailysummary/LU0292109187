--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1481817737425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750981bdb45d4506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1f768da68a4487"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re52019204f9f45f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeea446fa37b4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1f768da68a4487" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31df8a85f6954f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re52019204f9f45f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Taiwan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>