--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750981bdb45d4506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28f21ca4f1f4287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re52019204f9f45f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2883835c6540c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31df8a85f6954f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re52019204f9f45f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d7fdf61c3c42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2883835c6540c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Taiwan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>