--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28f21ca4f1f4287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1970cede11a34b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2883835c6540c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R900e4693bd6147e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d7fdf61c3c42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2883835c6540c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f33d99fb91547a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R900e4693bd6147e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Taiwan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292109187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>