--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a3ae5d47a624a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b91842b23046c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c3bf4f151fb4e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91124fa41c23466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ebc76b98714092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c3bf4f151fb4e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d581626ced489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91124fa41c23466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Latin America ESG Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292108619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>