--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b91842b23046c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35ee08b03e3421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91124fa41c23466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e90b27a389e45df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d581626ced489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91124fa41c23466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5a222beb314251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e90b27a389e45df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Latin America ESG Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292108619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,387</x:t>
-[...543 lines deleted...]
-        <x:is>
           <x:t>45,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,562</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>