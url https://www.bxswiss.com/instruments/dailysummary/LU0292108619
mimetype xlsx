--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35ee08b03e3421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6200a0d26343d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e90b27a389e45df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe141f34d7642b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5a222beb314251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e90b27a389e45df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e25ec19951a45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe141f34d7642b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Latin America ESG Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292108619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>47,241</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,748</x:t>
-[...301 lines deleted...]
-          <x:t>48,596</x:t>
+          <x:t>47,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>