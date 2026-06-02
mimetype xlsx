--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6200a0d26343d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebedd2af7bd4c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe141f34d7642b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf33074138b14386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,486 +91,108 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e25ec19951a45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe141f34d7642b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc98ee94d64f49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf33074138b14386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Xtrackers MSCI EM Latin America ESG Swap UCITS ETF 1C Acc</x:t>
+          <x:t>Xtrackers MSCI EM Latin America Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292108619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>