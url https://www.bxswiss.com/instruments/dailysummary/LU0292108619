--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebedd2af7bd4c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7b7cd843854f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf33074138b14386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2b501373b6c46b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc98ee94d64f49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf33074138b14386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf856e83bb952444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2b501373b6c46b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Latin America Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292108619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>45,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>45,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,202</x:t>
-[...247 lines deleted...]
-          <x:t>45,302</x:t>
+          <x:t>45,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>