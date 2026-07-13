--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7b7cd843854f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f7f60e32344b03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2b501373b6c46b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf091b31d296475a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf856e83bb952444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2b501373b6c46b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8d971e4af4d4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf091b31d296475a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Latin America Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292108619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>44,789</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>44,378</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,899</x:t>
-[...328 lines deleted...]
-          <x:t>45,616</x:t>
+          <x:t>44,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>