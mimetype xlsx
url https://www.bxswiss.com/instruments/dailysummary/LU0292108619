--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f7f60e32344b03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34f666da6f848eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf091b31d296475a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306e8f33c39b4599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8d971e4af4d4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf091b31d296475a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R005b2780ed8e4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306e8f33c39b4599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Latin America Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292108619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>44,845</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>44,722</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,525</x:t>
-[...65 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>45,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,123</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>45,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,499</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>