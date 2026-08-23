--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34f666da6f848eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871cd8fb322d4581" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306e8f33c39b4599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab1b5cb3d06240a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R005b2780ed8e4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306e8f33c39b4599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa9a92bcb9d144ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab1b5cb3d06240a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Latin America Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292108619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>