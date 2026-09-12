--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871cd8fb322d4581" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b572a960034add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab1b5cb3d06240a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc1e2d00c13b4f5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa9a92bcb9d144ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab1b5cb3d06240a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f9cb0c48c14a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc1e2d00c13b4f5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Latin America Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292108619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,600</x:t>
-[...306 lines deleted...]
-          <x:t>46,102</x:t>
+          <x:t>47,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>