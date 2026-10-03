--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b572a960034add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R347c04003fbe424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc1e2d00c13b4f5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41cb1ed408fa473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f9cb0c48c14a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc1e2d00c13b4f5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb8fb0fe0db44049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41cb1ed408fa473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Latin America Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292108619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>47,374</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,907</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>47,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,266</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>