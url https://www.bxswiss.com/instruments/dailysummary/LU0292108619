--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R347c04003fbe424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2ca4361ba84a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41cb1ed408fa473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3212b09800a843da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb8fb0fe0db44049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41cb1ed408fa473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc1b9610b994b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3212b09800a843da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Latin America Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292108619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>47,872</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>