--- v6 (2026-03-27)
+++ v7 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5283adb121af4336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd5498dbc294b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db70d121aec4fde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ec4c954d184509"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7903228c27242f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db70d121aec4fde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf59500e5e9e44a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ec4c954d184509" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Asia ESG Screened Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,587</x:t>
-[...247 lines deleted...]
-          <x:t>66,735</x:t>
+          <x:t>70,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,191</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>65,996</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>