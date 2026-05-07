--- v7 (2026-04-16)
+++ v8 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd5498dbc294b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46599962eeb44744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ec4c954d184509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d4ede9e142e4636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf59500e5e9e44a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ec4c954d184509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49314f2a528740e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d4ede9e142e4636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Asia ESG Screened Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>