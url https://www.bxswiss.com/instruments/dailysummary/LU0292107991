--- v8 (2026-05-07)
+++ v9 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46599962eeb44744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5d1cc26fa44d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d4ede9e142e4636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d2559076ff4092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49314f2a528740e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d4ede9e142e4636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24822f7585ad4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d2559076ff4092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Asia ESG Screened Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>