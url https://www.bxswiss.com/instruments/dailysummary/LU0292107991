--- v9 (2026-05-27)
+++ v10 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5d1cc26fa44d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b439562af1a47f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d2559076ff4092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red643ef979064c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24822f7585ad4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d2559076ff4092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69116fda65534177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red643ef979064c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Asia ESG Screened Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,484</x:t>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>