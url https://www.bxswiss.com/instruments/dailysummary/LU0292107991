--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b439562af1a47f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93f93d377314f90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red643ef979064c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b062b19dd2f4a6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69116fda65534177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red643ef979064c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4d0103fdcc4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b062b19dd2f4a6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Asia ESG Screened Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>