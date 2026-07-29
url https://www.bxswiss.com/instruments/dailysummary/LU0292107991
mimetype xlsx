--- v11 (2026-07-09)
+++ v12 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93f93d377314f90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce1b100fbfc450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b062b19dd2f4a6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e83b5eac414c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4d0103fdcc4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b062b19dd2f4a6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42866a9ae0674cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e83b5eac414c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Asia ESG Screened Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>87,109</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,993</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>86,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,956</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>