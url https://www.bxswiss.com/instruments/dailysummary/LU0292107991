--- v12 (2026-07-29)
+++ v13 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce1b100fbfc450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5483676cec04094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e83b5eac414c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89397e6e110e4475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42866a9ae0674cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e83b5eac414c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1af03712e3724153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89397e6e110e4475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Asia ESG Screened Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>