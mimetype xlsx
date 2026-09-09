--- v13 (2026-08-19)
+++ v14 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5483676cec04094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R681c52fe31624dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89397e6e110e4475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440a5b952eca494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1af03712e3724153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89397e6e110e4475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f906f246c14888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440a5b952eca494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Asia ESG Screened Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>81,032</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,597</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>84,941</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,309</x:t>
-[...53 lines deleted...]
-          <x:t>82,597</x:t>
+          <x:t>86,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>