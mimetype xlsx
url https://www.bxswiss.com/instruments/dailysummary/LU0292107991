--- v14 (2026-09-09)
+++ v15 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R681c52fe31624dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb0942b6eacc4a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440a5b952eca494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raabbdee9e7594c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f906f246c14888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440a5b952eca494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R805e55f89ebe480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raabbdee9e7594c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Asia ESG Screened Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>84,941</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,309</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>86,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,321</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>