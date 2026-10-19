--- v15 (2026-09-29)
+++ v16 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb0942b6eacc4a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3dc7b56aac948d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raabbdee9e7594c0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4e86a6f0a4945b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R805e55f89ebe480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raabbdee9e7594c0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf9d46711074687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4e86a6f0a4945b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EM Asia ESG Screened Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>86,099</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,038</x:t>
-[...431 lines deleted...]
-          <x:t>86,923</x:t>
+          <x:t>84,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>