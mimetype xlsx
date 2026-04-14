--- v4 (2026-03-24)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9aafa1088434627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfaa5ecd2cbf4d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e06c2f027bc4e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf91fa9efe44da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e03638af2b4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e06c2f027bc4e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a9bd0b1e3a4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf91fa9efe44da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Emerging Markets Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>57,638</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,146</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>55,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,790</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>