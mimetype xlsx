--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfaa5ecd2cbf4d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510ab8d89a2a4a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf91fa9efe44da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d1b3793965d4019"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a9bd0b1e3a4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf91fa9efe44da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07c7c4fda364272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d1b3793965d4019" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Emerging Markets Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>59,583</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>