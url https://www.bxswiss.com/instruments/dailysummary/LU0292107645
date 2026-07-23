--- v6 (2026-05-24)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510ab8d89a2a4a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0fcd53f14a4e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d1b3793965d4019"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b898e5683d4449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07c7c4fda364272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d1b3793965d4019" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf132fbc38d4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b898e5683d4449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Emerging Markets Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>65,477</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,209</x:t>
-[...274 lines deleted...]
-          <x:t>65,118</x:t>
+          <x:t>66,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>