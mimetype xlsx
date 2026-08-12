--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0fcd53f14a4e8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra496719d6ce84868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b898e5683d4449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c873d4465a4675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf132fbc38d4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b898e5683d4449" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0892b9c6eb554459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c873d4465a4675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Emerging Markets Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>