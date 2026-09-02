--- v8 (2026-08-12)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra496719d6ce84868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78c3e2fd76646a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c873d4465a4675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9079ea7da3b04c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0892b9c6eb554459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c873d4465a4675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01bf76da7a641d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9079ea7da3b04c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Emerging Markets Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>