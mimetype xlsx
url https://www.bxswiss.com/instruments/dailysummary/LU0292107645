--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78c3e2fd76646a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7cd13e61b2449d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9079ea7da3b04c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269c738839ff48ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01bf76da7a641d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9079ea7da3b04c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17c8a049be7485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269c738839ff48ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Emerging Markets Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>68,097</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...316 lines deleted...]
-          <x:t>68,893</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>