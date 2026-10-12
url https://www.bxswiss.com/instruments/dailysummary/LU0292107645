--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7cd13e61b2449d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd15314083c4a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269c738839ff48ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621343c146e948d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17c8a049be7485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269c738839ff48ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8222a742f041fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621343c146e948d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Emerging Markets Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>69,197</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,402</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>70,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,770</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>