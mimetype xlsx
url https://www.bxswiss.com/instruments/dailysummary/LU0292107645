--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd15314083c4a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4469ea2573e4363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621343c146e948d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cffb55eb0c3483b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8222a742f041fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621343c146e948d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d62853e7344b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cffb55eb0c3483b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Emerging Markets Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292107645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>68,920</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,737</x:t>
-[...436 lines deleted...]
-          <x:t>69,962</x:t>
+          <x:t>69,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>