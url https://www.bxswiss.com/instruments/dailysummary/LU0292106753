--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564432af066e4db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc220a7d9f5d3404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d82b0bccfe497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ddc219debd459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b64f2b25c1b484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d82b0bccfe497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff3bc04640e34e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ddc219debd459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers EURO STOXX 50 Short Daily Swap UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>