--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc220a7d9f5d3404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b8e0e116f04068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ddc219debd459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R928588e511dd45f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff3bc04640e34e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ddc219debd459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a7d561904d1470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R928588e511dd45f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers EURO STOXX 50 Short Daily Swap UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,164</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,252</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,246</x:t>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,239</x:t>
-[...539 lines deleted...]
-          <x:t>5,407</x:t>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>