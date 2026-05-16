--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b8e0e116f04068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfedc6f9191e04cef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R928588e511dd45f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77cd843158f4645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a7d561904d1470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R928588e511dd45f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbca0677e02f449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77cd843158f4645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers EURO STOXX 50 Short Daily Swap UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,221</x:t>
-[...247 lines deleted...]
-          <x:t>5,051</x:t>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,114</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>5,147</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,154</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>5,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>