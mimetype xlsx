--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfedc6f9191e04cef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfde029f2d154303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77cd843158f4645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68abb9c9fd0c475c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbca0677e02f449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77cd843158f4645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40024e1c9f7414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68abb9c9fd0c475c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers EURO STOXX 50 Short Daily Swap UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,158</x:t>
-[...31 lines deleted...]
-          <x:t>5,111</x:t>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,110</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,074</x:t>
-[...291 lines deleted...]
-          <x:t>5,103</x:t>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>5,154</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>