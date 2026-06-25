--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfde029f2d154303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60de67f1d094ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68abb9c9fd0c475c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13ae13e70964746"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40024e1c9f7414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68abb9c9fd0c475c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3ebce8d06c4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13ae13e70964746" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers EURO STOXX 50 Short Daily Swap UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>5,103</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>5,142</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,020</x:t>
-[...97 lines deleted...]
-          <x:t>4,950</x:t>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,926</x:t>
-[...161 lines deleted...]
-          <x:t>4,932</x:t>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>