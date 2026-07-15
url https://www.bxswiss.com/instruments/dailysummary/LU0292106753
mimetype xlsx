--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60de67f1d094ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35111cf608d14816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13ae13e70964746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d798be18f1c4188"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3ebce8d06c4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13ae13e70964746" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9135cd88254b42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d798be18f1c4188" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers EURO STOXX 50 Short Daily Swap UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,950</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,926</x:t>
-[...232 lines deleted...]
-          <x:t>4,991</x:t>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,991</x:t>
-[...296 lines deleted...]
-          <x:t>4,868</x:t>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>