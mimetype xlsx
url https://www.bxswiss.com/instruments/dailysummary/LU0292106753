--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35111cf608d14816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e650545caaa4442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d798be18f1c4188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3feba38ce724f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9135cd88254b42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d798be18f1c4188" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d6313bfb384826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3feba38ce724f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers EURO STOXX 50 Short Daily Swap UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,849</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>4,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,782</x:t>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,858</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>4,846</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,812</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>4,827</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>