--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e650545caaa4442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6748fc66144ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3feba38ce724f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f95ad26ea94507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d6313bfb384826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3feba38ce724f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2856698e2e564e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f95ad26ea94507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers EURO STOXX 50 Short Daily Swap UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,736</x:t>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>4,712</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,688</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>4,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...499 lines deleted...]
-          <x:t>03.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,794</x:t>
-[...9 lines deleted...]
-          <x:t>4,764</x:t>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>