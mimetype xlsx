--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6748fc66144ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e7a4c99a9a425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f95ad26ea94507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a22c204d8c74360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2856698e2e564e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f95ad26ea94507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea74372541249a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a22c204d8c74360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers EURO STOXX 50 Short Daily Swap UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,856</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,852</x:t>
-[...16 lines deleted...]
-          <x:t>4,890</x:t>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,858</x:t>
-[...512 lines deleted...]
-          <x:t>4,772</x:t>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>