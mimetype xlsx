--- v9 (2026-09-04)
+++ v10 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36f6ce579084bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e10b7c3c6f4f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08baacaa30264091"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3401b1bf6c4e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e789820c422460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08baacaa30264091" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2ded782e0e49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3401b1bf6c4e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers ShortDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,635 +149,230 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>8,239</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,279</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,287</x:t>
-[...112 lines deleted...]
-          <x:t>8,328</x:t>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,356</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,462</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>