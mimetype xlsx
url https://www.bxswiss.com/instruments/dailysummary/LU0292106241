--- v10 (2026-09-24)
+++ v11 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e10b7c3c6f4f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf456a4f1099d4022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3401b1bf6c4e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112a531310844e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2ded782e0e49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3401b1bf6c4e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9844eecd5628432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112a531310844e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers ShortDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>8,594</x:t>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,581</x:t>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>8,612</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,644</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>8,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>