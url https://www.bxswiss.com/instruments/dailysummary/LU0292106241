--- v11 (2026-10-14)
+++ v12 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf456a4f1099d4022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf26f8ec1791c4410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112a531310844e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4687c7062d664901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9844eecd5628432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112a531310844e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98794e1c2b234835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4687c7062d664901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers ShortDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,630</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,664</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,742</x:t>
-[...43 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>8,649</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>8,644</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>