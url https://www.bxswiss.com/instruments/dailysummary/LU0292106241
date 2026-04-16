--- v3 (2026-03-27)
+++ v4 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e3ad4fbdb14cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e904fc1c0f4201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R725cafca903d4b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re60046b9dabf4eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a343e63b034720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R725cafca903d4b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64dedfc614a4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re60046b9dabf4eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers ShortDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,872</x:t>
-[...43 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,970</x:t>
-[...75 lines deleted...]
-          <x:t>8,812</x:t>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,762</x:t>
-[...166 lines deleted...]
-          <x:t>9,382</x:t>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>