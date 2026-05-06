--- v4 (2026-04-16)
+++ v5 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e904fc1c0f4201" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d7ef1a66c148da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re60046b9dabf4eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeeb88d77cfa486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64dedfc614a4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re60046b9dabf4eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6066d1470c0a4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeeb88d77cfa486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers ShortDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>8,812</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,762</x:t>
-[...335 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,818</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>8,841</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>