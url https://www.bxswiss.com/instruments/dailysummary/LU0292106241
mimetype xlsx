--- v5 (2026-05-06)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d7ef1a66c148da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cf3b22e8884145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeeb88d77cfa486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191a15ba17cf4f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6066d1470c0a4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeeb88d77cfa486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d1b7683ac2748df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191a15ba17cf4f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers ShortDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,006</x:t>
-[...26 lines deleted...]
-          <x:t>8,971</x:t>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,954</x:t>
-[...178 lines deleted...]
-          <x:t>8,731</x:t>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,715</x:t>
-[...242 lines deleted...]
-          <x:t>8,678</x:t>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>