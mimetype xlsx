--- v6 (2026-06-15)
+++ v7 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cf3b22e8884145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8f0b81ae0a4ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191a15ba17cf4f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e9c04c40c73421f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d1b7683ac2748df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191a15ba17cf4f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af8a31e589e43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e9c04c40c73421f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers ShortDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,622</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>8,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,356</x:t>
-[...43 lines deleted...]
-          <x:t>8,501</x:t>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,479</x:t>
-[...38 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,580</x:t>
-[...26 lines deleted...]
-          <x:t>8,704</x:t>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,640</x:t>
-[...134 lines deleted...]
-          <x:t>8,555</x:t>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>