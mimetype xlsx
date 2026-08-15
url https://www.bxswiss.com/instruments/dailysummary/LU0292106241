--- v7 (2026-07-06)
+++ v8 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8f0b81ae0a4ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6150fd14564f50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e9c04c40c73421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44978b386dee475a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af8a31e589e43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e9c04c40c73421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R602b4a6a9bd24e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44978b386dee475a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers ShortDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,580</x:t>
-[...53 lines deleted...]
-          <x:t>8,735</x:t>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,735</x:t>
-[...448 lines deleted...]
-          <x:t>8,553</x:t>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,330</x:t>
-[...26 lines deleted...]
-          <x:t>8,258</x:t>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>