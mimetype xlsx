--- v8 (2026-08-15)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6150fd14564f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36f6ce579084bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44978b386dee475a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08baacaa30264091"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R602b4a6a9bd24e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44978b386dee475a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e789820c422460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08baacaa30264091" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers ShortDAX Daily Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,513</x:t>
-[...387 lines deleted...]
-          <x:t>8,271</x:t>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>