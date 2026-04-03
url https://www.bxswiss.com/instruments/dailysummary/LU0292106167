--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7816dd3fc2fe47ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260606a8b51f4daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5782a03d1f574875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e6281a47ac443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a36dcce65241e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5782a03d1f574875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef190ed6bc14f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e6281a47ac443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity ex-Agriculture &amp; Livestock Swap UCITS ETF 1C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>