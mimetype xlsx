--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260606a8b51f4daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498478fd1ef0458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e6281a47ac443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref17e8c3caf24bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef190ed6bc14f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e6281a47ac443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc402b09c3d314b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref17e8c3caf24bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity ex-Agriculture &amp; Livestock Swap UCITS ETF 1C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,391</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>32,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,491</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>