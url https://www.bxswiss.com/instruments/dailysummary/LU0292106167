--- v7 (2026-04-25)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498478fd1ef0458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2d9e239f01496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref17e8c3caf24bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba6b94d93b64498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc402b09c3d314b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref17e8c3caf24bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39154bbde0d4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba6b94d93b64498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity ex-Agriculture &amp; Livestock Swap UCITS ETF 1C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>33,240</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,084</x:t>
-[...166 lines deleted...]
-          <x:t>33,187</x:t>
+          <x:t>33,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>