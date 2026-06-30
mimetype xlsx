--- v8 (2026-06-05)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2d9e239f01496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74186a37dc14de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba6b94d93b64498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39246db0e42842a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39154bbde0d4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba6b94d93b64498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0ae8f807dd4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39246db0e42842a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity ex-Agriculture &amp; Livestock Swap UCITS ETF 1C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,751</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>33,751</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>