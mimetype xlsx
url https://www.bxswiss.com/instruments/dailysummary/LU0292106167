--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74186a37dc14de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefb79b32ca94c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39246db0e42842a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04db20cb41746d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0ae8f807dd4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39246db0e42842a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dcef553e1114a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04db20cb41746d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity ex-Agriculture &amp; Livestock Swap UCITS ETF 1C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>