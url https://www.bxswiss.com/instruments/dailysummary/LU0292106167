--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefb79b32ca94c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5e949abb9548c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04db20cb41746d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdeda10f28354c24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dcef553e1114a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04db20cb41746d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R405989f39ae741f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdeda10f28354c24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity ex-Agriculture &amp; Livestock Swap UCITS ETF 1C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>31,167</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>