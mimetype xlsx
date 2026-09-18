--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5e949abb9548c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebdeb98b00e47af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdeda10f28354c24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080ce130d9ca431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R405989f39ae741f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdeda10f28354c24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc361109418734351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080ce130d9ca431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity ex-Agriculture &amp; Livestock Swap UCITS ETF 1C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>