--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebdeb98b00e47af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b3ac5203b243bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080ce130d9ca431c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed7a6cb100441a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc361109418734351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080ce130d9ca431c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc193d99a9e2b40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed7a6cb100441a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity ex-Agriculture &amp; Livestock Swap UCITS ETF 1C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>33,307</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,403</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>33,703</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,973</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>34,686</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>