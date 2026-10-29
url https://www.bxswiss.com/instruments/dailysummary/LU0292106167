--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b3ac5203b243bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f5d2e30d8014d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed7a6cb100441a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e164cf14d7e48de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc193d99a9e2b40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed7a6cb100441a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e908a18c124e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e164cf14d7e48de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Bloomberg Commodity ex-Agriculture &amp; Livestock Swap UCITS ETF 1C EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292106167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>34,951</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,943</x:t>
-[...70 lines deleted...]
-          <x:t>34,310</x:t>
+          <x:t>34,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,954</x:t>
-[...188 lines deleted...]
-          <x:t>33,867</x:t>
+          <x:t>33,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>