--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a3fad349e5454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c20950f2ee43a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745040d647244d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R285a2247e9734453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04224b3a2bb4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745040d647244d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08fa7b7383394f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R285a2247e9734453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Global Select Dividend 100 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292096186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>