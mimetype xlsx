--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c20950f2ee43a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c03d85cf18445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R285a2247e9734453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ffa28b53c234294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08fa7b7383394f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R285a2247e9734453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95d892ac19c4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ffa28b53c234294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Global Select Dividend 100 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292096186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>32,624</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>