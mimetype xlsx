--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c03d85cf18445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cc751f1fe14b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ffa28b53c234294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d347e3f4344743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95d892ac19c4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ffa28b53c234294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83b44bf957c429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d347e3f4344743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Global Select Dividend 100 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292096186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...431 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,872</x:t>
-[...144 lines deleted...]
-          <x:t>33,412</x:t>
+          <x:t>33,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>