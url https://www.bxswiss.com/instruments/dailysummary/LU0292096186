--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cc751f1fe14b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d4183e6e8141e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d347e3f4344743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a8d4d3b605e473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83b44bf957c429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d347e3f4344743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67318473e0f4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a8d4d3b605e473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Global Select Dividend 100 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292096186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>33,645</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,616</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>33,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,794</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>33,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,432</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>