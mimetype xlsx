--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d4183e6e8141e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f3553508114e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a8d4d3b605e473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a60551205b4f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67318473e0f4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a8d4d3b605e473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95914650fbcd43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a60551205b4f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Global Select Dividend 100 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292096186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>