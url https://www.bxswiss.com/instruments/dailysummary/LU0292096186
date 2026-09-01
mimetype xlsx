--- v11 (2026-07-23)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f3553508114e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re777b8b95fae4510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a60551205b4f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd78883e151be400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95914650fbcd43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a60551205b4f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949ae85e137f4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd78883e151be400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Global Select Dividend 100 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292096186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>35,882</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>