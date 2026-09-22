--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re777b8b95fae4510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365303d140494fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd78883e151be400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7bfddf3e0e4a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949ae85e137f4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd78883e151be400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8de57c19434e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7bfddf3e0e4a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Global Select Dividend 100 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292096186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,746</x:t>
-[...4 lines deleted...]
-          <x:t>36,486</x:t>
+          <x:t>36,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>37,016</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,406</x:t>
-[...247 lines deleted...]
-          <x:t>36,644</x:t>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>