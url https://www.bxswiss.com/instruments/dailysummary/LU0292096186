--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365303d140494fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86158f87969f4de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7bfddf3e0e4a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89766ad07a6d415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8de57c19434e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7bfddf3e0e4a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fe6443493b4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89766ad07a6d415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Global Select Dividend 100 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292096186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>36,424</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,644</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>36,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>