--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86158f87969f4de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af82f844d044f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89766ad07a6d415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d7192cdc6643f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fe6443493b4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89766ad07a6d415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b488c891fe4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d7192cdc6643f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Global Select Dividend 100 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292096186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>36,653</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>36,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>36,466</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,432</x:t>
-[...301 lines deleted...]
-          <x:t>35,893</x:t>
+          <x:t>36,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>