--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3fac2823e14829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61b9e930bce46f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32810f2a8bda4686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07afaa59bb7644f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R373695a29c374417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32810f2a8bda4686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a18e7ad621d4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07afaa59bb7644f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx Quality Dividend UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292095535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,988</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>30,259</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,103</x:t>
-[...6 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>30,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,108</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>29,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,066</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>