--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61b9e930bce46f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c4ce6ded8c4254" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07afaa59bb7644f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ec92cb9efd4135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a18e7ad621d4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07afaa59bb7644f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10cfabd7c61d47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ec92cb9efd4135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx Quality Dividend UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292095535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>28,644</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,728</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>28,923</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>28,667</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,717</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>28,537</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>