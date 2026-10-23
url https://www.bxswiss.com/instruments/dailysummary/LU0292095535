--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c4ce6ded8c4254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc0a93bb1364101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ec92cb9efd4135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133cf520491a4e90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10cfabd7c61d47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ec92cb9efd4135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ac62950fd34e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133cf520491a4e90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx Quality Dividend UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292095535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>