--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81acc329cb8b40cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428b36fc28cd4015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf68b5705339741f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f00dd1086524281"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78bc07dd2f04f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf68b5705339741f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1366610af14bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f00dd1086524281" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx Quality Dividend UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292095535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...9 lines deleted...]
-          <x:t>25,671</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,310</x:t>
-[...620 lines deleted...]
-          <x:t>26,732</x:t>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>