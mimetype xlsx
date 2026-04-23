--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428b36fc28cd4015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a532b6ab054328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f00dd1086524281"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7223a2237e84435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1366610af14bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f00dd1086524281" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58a3a34bf5034b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7223a2237e84435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx Quality Dividend UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292095535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>26,540</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,509</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>26,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>