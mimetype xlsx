--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a532b6ab054328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd869b23c488840a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7223a2237e84435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9867121aa199411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58a3a34bf5034b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7223a2237e84435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1dabd4f01e84642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9867121aa199411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx Quality Dividend UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292095535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>27,003</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,823</x:t>
-[...75 lines deleted...]
-          <x:t>26,668</x:t>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>26,744</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>