--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd869b23c488840a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80704e5e75db41d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9867121aa199411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R511abf4bb7d94807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1dabd4f01e84642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9867121aa199411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73bb2fbc201c4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R511abf4bb7d94807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx Quality Dividend UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292095535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>26,668</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...467 lines deleted...]
-          <x:t>26,804</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,701</x:t>
-[...58 lines deleted...]
-          <x:t>26,843</x:t>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>