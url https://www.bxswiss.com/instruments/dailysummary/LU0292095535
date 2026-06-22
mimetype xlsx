--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80704e5e75db41d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2924a56db5d44519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R511abf4bb7d94807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e37bdbdbcb64e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73bb2fbc201c4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R511abf4bb7d94807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45668bbba5e04f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e37bdbdbcb64e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx Quality Dividend UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292095535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>26,978</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,321</x:t>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>