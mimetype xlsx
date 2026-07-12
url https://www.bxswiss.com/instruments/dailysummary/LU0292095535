--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2924a56db5d44519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2c9e0f4e724486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e37bdbdbcb64e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a6d5f933584735"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45668bbba5e04f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e37bdbdbcb64e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152863bb355a425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a6d5f933584735" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx Quality Dividend UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292095535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>