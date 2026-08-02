--- v10 (2026-07-12)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2c9e0f4e724486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f0a39be5c94a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a6d5f933584735"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1651e36d8ad4492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152863bb355a425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a6d5f933584735" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb265939dbe15491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1651e36d8ad4492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx Quality Dividend UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292095535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>28,659</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,741</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,775</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>