--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f0a39be5c94a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3fac2823e14829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1651e36d8ad4492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32810f2a8bda4686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb265939dbe15491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1651e36d8ad4492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R373695a29c374417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32810f2a8bda4686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx Quality Dividend UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0292095535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>