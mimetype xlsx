--- v7 (2026-03-15)
+++ v8 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9b0bd7ff6e45ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04a2531883744b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a0c26a6a8140f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c4f8a61d9c4cdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc7ef717da54393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a0c26a6a8140f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e7a518bc9049b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c4f8a61d9c4cdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>135,838</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,662</x:t>
-[...404 lines deleted...]
-          <x:t>134,323</x:t>
+          <x:t>136,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>