--- v8 (2026-04-05)
+++ v9 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04a2531883744b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d71030d225c4f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c4f8a61d9c4cdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61c9c462ddb4e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e7a518bc9049b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c4f8a61d9c4cdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716053032f5945b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61c9c462ddb4e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>