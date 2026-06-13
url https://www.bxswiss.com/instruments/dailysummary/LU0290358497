--- v9 (2026-04-25)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d71030d225c4f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35127c24105f4a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61c9c462ddb4e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d2142f2c114e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716053032f5945b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61c9c462ddb4e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cdca9f43dfe41f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d2142f2c114e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>136,937</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,574</x:t>
-[...6 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,967</x:t>
-[...468 lines deleted...]
-          <x:t>137,149</x:t>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>