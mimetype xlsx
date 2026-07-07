--- v10 (2026-06-13)
+++ v11 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35127c24105f4a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97bd0f78e6034627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d2142f2c114e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5419f79def404edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cdca9f43dfe41f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d2142f2c114e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25739a8b1147466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5419f79def404edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>