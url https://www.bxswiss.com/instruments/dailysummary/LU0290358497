--- v11 (2026-07-07)
+++ v12 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97bd0f78e6034627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31eb481ebd840dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5419f79def404edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d487e12483f4df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25739a8b1147466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5419f79def404edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ffbde72a87b4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d487e12483f4df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,869</x:t>
-[...97 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>137,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,845</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>