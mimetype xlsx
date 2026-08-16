--- v12 (2026-07-27)
+++ v13 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31eb481ebd840dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0553d8727e74194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d487e12483f4df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039de8f55e444b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ffbde72a87b4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d487e12483f4df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4f24d3f87b470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039de8f55e444b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>