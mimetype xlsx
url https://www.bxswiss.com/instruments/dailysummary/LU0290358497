--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0553d8727e74194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8da7c7914a42d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039de8f55e444b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ba6454d4c34d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4f24d3f87b470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039de8f55e444b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4de635cd47d4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ba6454d4c34d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>