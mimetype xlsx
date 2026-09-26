--- v14 (2026-09-05)
+++ v15 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8da7c7914a42d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7947d39e797843e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ba6454d4c34d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07257ef99140489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4de635cd47d4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ba6454d4c34d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39255761ab694c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07257ef99140489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>