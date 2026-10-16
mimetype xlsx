--- v15 (2026-09-26)
+++ v16 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7947d39e797843e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46911d924a174542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07257ef99140489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80234cd37cc84b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39255761ab694c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07257ef99140489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3101188ca052437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80234cd37cc84b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,876</x:t>
-[...124 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>141,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,463</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>141,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>