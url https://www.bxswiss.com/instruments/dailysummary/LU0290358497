--- v16 (2026-10-16)
+++ v17 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46911d924a174542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943e747cb77c42ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80234cd37cc84b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec69c0683c64b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3101188ca052437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80234cd37cc84b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b59c271ca92481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec69c0683c64b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Overnight Rate Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>