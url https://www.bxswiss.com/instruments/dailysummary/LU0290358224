--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130a4605f4cc4b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bdd27de9c2f48d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d40f9108bd44c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda205826bc454595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4ab279a7674d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d40f9108bd44c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e0b1b3307c4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda205826bc454595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...404 lines deleted...]
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>221,668</x:t>
-[...161 lines deleted...]
-          <x:t>222,754</x:t>
+          <x:t>221,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,252</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>223,022</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>