--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bdd27de9c2f48d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a276dc200794845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda205826bc454595"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a80d3f647d24881"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e0b1b3307c4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda205826bc454595" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2be2ae72364231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a80d3f647d24881" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>