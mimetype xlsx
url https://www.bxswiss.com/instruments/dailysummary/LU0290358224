--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a276dc200794845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a7b423284f4c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a80d3f647d24881"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra845879432554d7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2be2ae72364231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a80d3f647d24881" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref82c3a19d484eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra845879432554d7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>221,674</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,834</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,397</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>