--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a7b423284f4c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109e445a8f1f4d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra845879432554d7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdce75a03459c4b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref82c3a19d484eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra845879432554d7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red30268aa5c148c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdce75a03459c4b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>226,010</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>225,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,132</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>