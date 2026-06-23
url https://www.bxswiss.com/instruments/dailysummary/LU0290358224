--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109e445a8f1f4d42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6aa6dda1f414332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdce75a03459c4b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e181a9eefb04da2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red30268aa5c148c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdce75a03459c4b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3ac3fd7c414667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e181a9eefb04da2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>