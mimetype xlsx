--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6aa6dda1f414332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdfee9555094d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e181a9eefb04da2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9887b1bab60d4cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3ac3fd7c414667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e181a9eefb04da2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a1a91c42e2496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9887b1bab60d4cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>