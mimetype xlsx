--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdfee9555094d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29782a8cdc334dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9887b1bab60d4cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07000737daed4df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a1a91c42e2496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9887b1bab60d4cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d86121ada04d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07000737daed4df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>227,339</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>226,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>226,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>226,998</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>