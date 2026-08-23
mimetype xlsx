--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29782a8cdc334dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8950708d21048ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07000737daed4df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ab15e8c914422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d86121ada04d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07000737daed4df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeb94ff8949d4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ab15e8c914422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>