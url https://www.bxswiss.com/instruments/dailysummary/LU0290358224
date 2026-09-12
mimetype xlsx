--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8950708d21048ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0547e86647c64fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ab15e8c914422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb1e2b7a43684f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeb94ff8949d4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ab15e8c914422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7dee244ca26494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb1e2b7a43684f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>