--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0547e86647c64fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5823f1010620492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb1e2b7a43684f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca5ae8675e9b4d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7dee244ca26494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb1e2b7a43684f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5821aa58aa28425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca5ae8675e9b4d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>