--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5823f1010620492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd36f618fe54a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca5ae8675e9b4d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50c6dec5e2c40b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5821aa58aa28425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca5ae8675e9b4d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fafd399cd5f47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50c6dec5e2c40b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290358224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>