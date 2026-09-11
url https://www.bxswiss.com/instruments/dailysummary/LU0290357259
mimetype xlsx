--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re550b8ff03534618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916ace08cc524a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef52bf9ce2343a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60cbdd8db064103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093b2b2788f948be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef52bf9ce2343a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df02597742f40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60cbdd8db064103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 7-10 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>232,112</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>233,966</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>