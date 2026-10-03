--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916ace08cc524a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f85bcbc428f4fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60cbdd8db064103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08051089e1ee46ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df02597742f40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60cbdd8db064103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8330df6beada49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08051089e1ee46ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 7-10 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>