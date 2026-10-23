--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f85bcbc428f4fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6fdfe49df5e446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08051089e1ee46ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9463a09d417443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8330df6beada49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08051089e1ee46ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c064f330fc4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9463a09d417443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 7-10 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>