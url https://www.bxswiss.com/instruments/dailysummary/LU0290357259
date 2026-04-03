--- v1 (2026-01-08)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d29ebad29bf43fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b5e43f20444a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae88bfa8e66477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ed49df8731476e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R170a8ce999cc4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae88bfa8e66477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c0d6454779a4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ed49df8731476e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 7-10 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>236,064</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>