--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b5e43f20444a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5daf0eb6dd54438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ed49df8731476e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5fdb375b0548d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c0d6454779a4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ed49df8731476e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf6c664e3e9b4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5fdb375b0548d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 7-10 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,394</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>231,394</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>