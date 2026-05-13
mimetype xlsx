--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5daf0eb6dd54438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff2685f2dc34ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5fdb375b0548d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd055504054cd450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf6c664e3e9b4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5fdb375b0548d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R185c4d1297e94a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd055504054cd450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 7-10 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>