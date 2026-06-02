--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff2685f2dc34ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5c04adef2e41e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd055504054cd450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a5149ef60c49cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R185c4d1297e94a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd055504054cd450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aad419bb8ef414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a5149ef60c49cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 7-10 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>232,284</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,467</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>230,122</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>