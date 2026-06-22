--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5c04adef2e41e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d7e2aa3a5c463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a5149ef60c49cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R042f438ce1c64991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aad419bb8ef414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a5149ef60c49cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6dd644e1f024139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R042f438ce1c64991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 7-10 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>