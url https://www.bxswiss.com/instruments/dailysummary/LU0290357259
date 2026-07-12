--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d7e2aa3a5c463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2764666ae41a4c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R042f438ce1c64991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e321e22709468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6dd644e1f024139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R042f438ce1c64991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd0331d85514b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e321e22709468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 7-10 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>