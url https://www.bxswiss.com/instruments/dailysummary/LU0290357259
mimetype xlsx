--- v7 (2026-07-12)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2764666ae41a4c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc6660200ec4f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e321e22709468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545710773bfd4000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd0331d85514b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e321e22709468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4251045d82044099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545710773bfd4000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 7-10 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>