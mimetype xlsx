--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc6660200ec4f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re550b8ff03534618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545710773bfd4000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef52bf9ce2343a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4251045d82044099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545710773bfd4000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093b2b2788f948be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef52bf9ce2343a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 7-10 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>234,590</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>234,292</x:t>
-[...528 lines deleted...]
-        <x:is>
           <x:t>234,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>