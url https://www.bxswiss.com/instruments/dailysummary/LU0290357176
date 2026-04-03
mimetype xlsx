--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ea811b9e3041ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcdc32838c54a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e7246cbf9444ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29d4af717114482"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9737eac498dd46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e7246cbf9444ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d0a0a100c3742d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29d4af717114482" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 5-7 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>217,217</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,783</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,410</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>