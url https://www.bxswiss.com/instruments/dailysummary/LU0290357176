--- v6 (2026-04-03)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcdc32838c54a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1238c37b65d44ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29d4af717114482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5fab0837c841a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d0a0a100c3742d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29d4af717114482" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed7d06dc51c4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5fab0837c841a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 5-7 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>216,635</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,278</x:t>
-[...38 lines deleted...]
-          <x:t>214,183</x:t>
+          <x:t>214,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,182</x:t>
-[...517 lines deleted...]
-          <x:t>215,550</x:t>
+          <x:t>213,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>