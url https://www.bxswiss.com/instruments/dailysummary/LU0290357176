--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1238c37b65d44ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c5aee94a0e46d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5fab0837c841a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859b47546f324525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed7d06dc51c4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5fab0837c841a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf7d534967fd418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859b47546f324525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 5-7 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>