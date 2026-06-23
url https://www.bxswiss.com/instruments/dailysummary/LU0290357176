--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c5aee94a0e46d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adf6dfe73784fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859b47546f324525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcf9758419a4090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf7d534967fd418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859b47546f324525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d864bd97704d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcf9758419a4090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 5-7 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>