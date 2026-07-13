--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adf6dfe73784fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9547e347e901404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcf9758419a4090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c5a437d19d40eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d864bd97704d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcf9758419a4090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c64cf364d834c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c5a437d19d40eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 5-7 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>