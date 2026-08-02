--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9547e347e901404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161f670ff8634039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c5a437d19d40eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3de64f5d5541a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c64cf364d834c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c5a437d19d40eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5035c29cc949a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3de64f5d5541a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 5-7 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,937</x:t>
-[...576 lines deleted...]
-          <x:t>217,416</x:t>
+          <x:t>216,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>