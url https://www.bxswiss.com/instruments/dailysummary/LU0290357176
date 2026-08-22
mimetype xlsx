--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161f670ff8634039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08cc088d398461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3de64f5d5541a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0adec3cfed6c4f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5035c29cc949a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3de64f5d5541a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec92dd30e3fd401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0adec3cfed6c4f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 5-7 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>217,848</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,524</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,462</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>