--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08cc088d398461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4845737c1f4129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0adec3cfed6c4f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937e4ce47878475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec92dd30e3fd401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0adec3cfed6c4f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402d0d7ef3344ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937e4ce47878475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 5-7 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>218,436</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,908</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>218,613</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>