--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4845737c1f4129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313bbb8deae146b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937e4ce47878475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062164e034194cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402d0d7ef3344ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937e4ce47878475f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f8edfce5214b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062164e034194cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 5-7 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>