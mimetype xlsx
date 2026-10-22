--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313bbb8deae146b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R460f274138b44e57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062164e034194cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2996584e747d42a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f8edfce5214b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062164e034194cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ad7317402143c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2996584e747d42a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 5-7 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290357176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>