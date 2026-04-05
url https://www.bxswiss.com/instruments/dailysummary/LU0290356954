--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2dae1934c04498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c3f8b84372413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re348d3ef967e43b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a89502fd1304648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58bcf622c4624275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re348d3ef967e43b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60feec6d73ed4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a89502fd1304648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>190,915</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,186</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>188,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,777</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>