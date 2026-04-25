--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c3f8b84372413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e51958db37545b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a89502fd1304648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f59c1295deb426c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60feec6d73ed4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a89502fd1304648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3ccad56a214307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f59c1295deb426c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>188,452</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,436</x:t>
-[...571 lines deleted...]
-          <x:t>189,240</x:t>
+          <x:t>189,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>