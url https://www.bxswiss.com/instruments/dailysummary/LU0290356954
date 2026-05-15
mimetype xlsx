--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e51958db37545b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3eccfa22994fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f59c1295deb426c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889009683ef444a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3ccad56a214307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f59c1295deb426c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04aa4dc1820c4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889009683ef444a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>