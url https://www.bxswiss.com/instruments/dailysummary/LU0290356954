--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3eccfa22994fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9afb8216b8e6473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889009683ef444a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf805612cf4946dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04aa4dc1820c4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889009683ef444a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ceffe1144e41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf805612cf4946dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>190,031</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,906</x:t>
-[...21 lines deleted...]
-          <x:t>189,959</x:t>
+          <x:t>189,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,286</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>188,363</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>