--- v8 (2026-06-13)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9afb8216b8e6473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a34c642004949c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf805612cf4946dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09fd9769370a4cd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ceffe1144e41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf805612cf4946dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a043e64151403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09fd9769370a4cd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>