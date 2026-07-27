--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a34c642004949c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc417fdf57247420b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09fd9769370a4cd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a266a6055a4515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a043e64151403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09fd9769370a4cd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd0660f67824959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a266a6055a4515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>191,581</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,297</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>192,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,441</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>