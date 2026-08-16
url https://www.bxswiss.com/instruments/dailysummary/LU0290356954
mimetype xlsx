--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc417fdf57247420b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a5140c95674bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a266a6055a4515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref395ea5ebdb455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd0660f67824959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a266a6055a4515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fcfe7453f35456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref395ea5ebdb455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,403</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>191,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,950</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>