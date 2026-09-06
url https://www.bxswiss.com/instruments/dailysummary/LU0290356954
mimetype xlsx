--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a5140c95674bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd095a8a007456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref395ea5ebdb455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05df0b5b6d254b1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fcfe7453f35456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref395ea5ebdb455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17d957f34e1f479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05df0b5b6d254b1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,737</x:t>
-[...252 lines deleted...]
-          <x:t>193,959</x:t>
+          <x:t>191,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>