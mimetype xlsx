--- v12 (2026-09-06)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd095a8a007456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb511298922d747c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05df0b5b6d254b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ffc307f0a34c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17d957f34e1f479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05df0b5b6d254b1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dcfa328967441e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ffc307f0a34c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>194,114</x:t>
-[...134 lines deleted...]
-          <x:t>192,982</x:t>
+          <x:t>194,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,743</x:t>
-[...43 lines deleted...]
-          <x:t>193,802</x:t>
+          <x:t>193,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,609</x:t>
-[...48 lines deleted...]
-          <x:t>192,632</x:t>
+          <x:t>192,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...127 lines deleted...]
-          <x:t>193,315</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>