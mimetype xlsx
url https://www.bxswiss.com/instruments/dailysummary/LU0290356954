--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb511298922d747c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e4a00fa6fd4174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ffc307f0a34c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2e81c8be52434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dcfa328967441e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ffc307f0a34c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d11e9427023458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2e81c8be52434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,115</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>191,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,548</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>