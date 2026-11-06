--- v14 (2026-10-16)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e4a00fa6fd4174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec156334c5bd4f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2e81c8be52434a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c26ce78d294dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d11e9427023458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2e81c8be52434a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792477506c4a4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c26ce78d294dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>