--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra141c32455124a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccde9785d1f74144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8855461fc4294489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racff1f36fede4587"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26954d729d604d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8855461fc4294489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6582446bd1244e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racff1f36fede4587" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>164,267</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,420</x:t>
-[...470 lines deleted...]
-          <x:t>163,882</x:t>
+          <x:t>163,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,588</x:t>
-[...85 lines deleted...]
-          <x:t>164,268</x:t>
+          <x:t>164,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>