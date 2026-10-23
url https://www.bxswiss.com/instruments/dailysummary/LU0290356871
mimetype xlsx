--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccde9785d1f74144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b74157f5c54d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racff1f36fede4587"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e3679de540402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6582446bd1244e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racff1f36fede4587" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f71fa44d054b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e3679de540402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>