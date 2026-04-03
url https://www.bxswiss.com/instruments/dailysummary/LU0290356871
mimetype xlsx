--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3858e3899594ec5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24cc973aa2141f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89279e74ff24c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b62ec92800e4219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0080d270aa24812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89279e74ff24c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b6870c5c4c4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b62ec92800e4219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>159,372</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>