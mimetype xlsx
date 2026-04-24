--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24cc973aa2141f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7c5c99353d42c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b62ec92800e4219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84861c481c134327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b6870c5c4c4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b62ec92800e4219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02195f8c3f404570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84861c481c134327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>