--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7c5c99353d42c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78fa634bbc4949b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84861c481c134327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf451ba428d134e58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02195f8c3f404570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84861c481c134327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7559637425ec468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf451ba428d134e58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,871</x:t>
-[...441 lines deleted...]
-          <x:t>159,261</x:t>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>