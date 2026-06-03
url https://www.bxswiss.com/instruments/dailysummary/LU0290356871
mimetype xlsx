--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78fa634bbc4949b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3c0f05dad942cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf451ba428d134e58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0823c78c9c41f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7559637425ec468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf451ba428d134e58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46ba460432c428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0823c78c9c41f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>159,023</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,109</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>161,117</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,626</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>158,842</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>