--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3c0f05dad942cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf003ee84c3bd474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0823c78c9c41f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3abfc7a2c64491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46ba460432c428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0823c78c9c41f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ab1de76461485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3abfc7a2c64491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>