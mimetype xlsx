--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf003ee84c3bd474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c191b6db84425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3abfc7a2c64491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd583eb10c9f436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ab1de76461485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3abfc7a2c64491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0add78810b684dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd583eb10c9f436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,401</x:t>
-[...21 lines deleted...]
-          <x:t>160,515</x:t>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,242</x:t>
-[...166 lines deleted...]
-          <x:t>161,110</x:t>
+          <x:t>161,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>