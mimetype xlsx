--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c191b6db84425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231f17a8db6b4b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd583eb10c9f436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa487b899e4427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0add78810b684dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd583eb10c9f436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e825342bdde433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa487b899e4427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>160,242</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,396</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>161,153</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>