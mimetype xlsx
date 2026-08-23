--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231f17a8db6b4b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e611f976e034f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa487b899e4427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R397fd539f3644609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e825342bdde433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa487b899e4427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9691b70bc754bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R397fd539f3644609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>