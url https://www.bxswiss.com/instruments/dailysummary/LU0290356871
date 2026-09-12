--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e611f976e034f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra141c32455124a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R397fd539f3644609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8855461fc4294489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9691b70bc754bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R397fd539f3644609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26954d729d604d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8855461fc4294489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290356871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>163,104</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,268</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,420</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>