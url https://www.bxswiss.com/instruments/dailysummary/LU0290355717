--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra40f8054b37a4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa38bf8a8b64eb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ebc9f6f000480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619ae2791d4a4e0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cec02f589a54103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ebc9f6f000480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425a3ae0abdf4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619ae2791d4a4e0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290355717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>