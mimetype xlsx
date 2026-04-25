--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa38bf8a8b64eb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17918a295d4457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619ae2791d4a4e0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a7ef2a154ae4aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425a3ae0abdf4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619ae2791d4a4e0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3dbb50b4b6f45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a7ef2a154ae4aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290355717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>