--- v7 (2026-04-25)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17918a295d4457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45ca1f667e94bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a7ef2a154ae4aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c42f6a5eb9e49e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3dbb50b4b6f45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a7ef2a154ae4aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bfa7615120f4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c42f6a5eb9e49e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290355717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>203,195</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,997</x:t>
-[...539 lines deleted...]
-          <x:t>204,273</x:t>
+          <x:t>202,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>