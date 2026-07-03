--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45ca1f667e94bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39883fbf0699473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c42f6a5eb9e49e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd693b0e08af74446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bfa7615120f4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c42f6a5eb9e49e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74cb1540cb7a4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd693b0e08af74446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290355717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>