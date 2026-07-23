--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39883fbf0699473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90105d1f2d994dc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd693b0e08af74446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd86145cd14fa4030"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74cb1540cb7a4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd693b0e08af74446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f11738ad0024819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd86145cd14fa4030" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290355717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>