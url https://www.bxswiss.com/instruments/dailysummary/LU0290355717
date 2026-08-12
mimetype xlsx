--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90105d1f2d994dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4155cfe067d4724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd86145cd14fa4030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074c1b01529f442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f11738ad0024819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd86145cd14fa4030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958c78da6a1c4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074c1b01529f442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290355717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>