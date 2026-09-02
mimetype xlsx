--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4155cfe067d4724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2f93555855476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074c1b01529f442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d418370ef9433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958c78da6a1c4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074c1b01529f442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R249d2197b562442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d418370ef9433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290355717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>