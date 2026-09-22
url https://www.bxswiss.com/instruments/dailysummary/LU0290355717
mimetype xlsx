--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2f93555855476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3359d0ed0c446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d418370ef9433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57aad161b5824fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R249d2197b562442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d418370ef9433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra280775591bc4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57aad161b5824fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290355717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>