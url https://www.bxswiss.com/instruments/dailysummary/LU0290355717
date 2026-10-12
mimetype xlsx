--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3359d0ed0c446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb0278998b54434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57aad161b5824fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35df99426fb046ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra280775591bc4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57aad161b5824fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d797c0d1c14be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35df99426fb046ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290355717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>206,673</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,350</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>205,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,949</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>