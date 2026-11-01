--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb0278998b54434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7cf9c32d2a54c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35df99426fb046ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec98b8fe968447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d797c0d1c14be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35df99426fb046ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9769fea4d8054757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec98b8fe968447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0290355717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>