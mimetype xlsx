--- v11 (2026-08-26)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d374ab1ec84461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7551a268612144e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f47fda0c6d54f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c1df6be3fb4930"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7b865d26744e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f47fda0c6d54f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb5235b52714218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c1df6be3fb4930" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Global Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>385,250</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>382,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>386,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>