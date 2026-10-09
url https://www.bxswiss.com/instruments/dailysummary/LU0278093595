--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7551a268612144e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29be296e63334d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c1df6be3fb4930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6179cd13e7294b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb5235b52714218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c1df6be3fb4930" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e1771e030854ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6179cd13e7294b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Global Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>383,100</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>369,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>