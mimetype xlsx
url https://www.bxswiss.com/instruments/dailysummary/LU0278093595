--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29be296e63334d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bef4969e12542f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6179cd13e7294b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ba26b3e2b74825"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e1771e030854ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6179cd13e7294b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9830c27c21684f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ba26b3e2b74825" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Global Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>380,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>379,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>10.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>376,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>378,600</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>381,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>