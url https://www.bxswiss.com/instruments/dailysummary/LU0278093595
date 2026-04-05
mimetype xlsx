--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73863aeca6042be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5980c96024440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb14ac7244c414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re399cb8ea0da423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b6a409afd644ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb14ac7244c414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e67bffc2784d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re399cb8ea0da423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Global Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>395,250</x:t>
+          <x:t>395,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>394,650</x:t>
-[...330 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>392,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>392,050</x:t>
-[...31 lines deleted...]
-          <x:t>381,600</x:t>
+          <x:t>392,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>