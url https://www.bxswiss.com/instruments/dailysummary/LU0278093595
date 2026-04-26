--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5980c96024440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbdedd5f01244959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re399cb8ea0da423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1973130d56b4ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e67bffc2784d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re399cb8ea0da423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29f38a11ccc4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1973130d56b4ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Global Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>391,950</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>377,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>