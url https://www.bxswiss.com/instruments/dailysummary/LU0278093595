--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbdedd5f01244959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a29ea48d80e45d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1973130d56b4ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3cc864cb3e4a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29f38a11ccc4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1973130d56b4ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58a2f474f264109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3cc864cb3e4a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Global Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>394,750</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,650</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,250</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>398,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>398,300</x:t>
-[...43 lines deleted...]
-          <x:t>399,600</x:t>
+          <x:t>397,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>390,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>390,050</x:t>
-[...31 lines deleted...]
-          <x:t>395,650</x:t>
+          <x:t>391,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>