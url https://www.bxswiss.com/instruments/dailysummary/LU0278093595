--- v8 (2026-05-21)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a29ea48d80e45d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbb460c634246f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3cc864cb3e4a4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cf89a921b24a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58a2f474f264109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3cc864cb3e4a4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44de0c324904fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cf89a921b24a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Global Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>396,400</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>396,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,100</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,800</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>395,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,950</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>392,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>