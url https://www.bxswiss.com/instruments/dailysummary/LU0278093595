--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbb460c634246f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0fb2f9fdc64822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cf89a921b24a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2a95c6064c4941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44de0c324904fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cf89a921b24a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066754a3c53a4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2a95c6064c4941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Global Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>400,500</x:t>
-[...21 lines deleted...]
-          <x:t>398,800</x:t>
+          <x:t>400,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>396,600</x:t>
-[...11 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>396,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>398,100</x:t>
-[...80 lines deleted...]
-          <x:t>390,550</x:t>
+          <x:t>397,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>396,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>