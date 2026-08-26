--- v10 (2026-07-21)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0fb2f9fdc64822" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d374ab1ec84461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2a95c6064c4941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f47fda0c6d54f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066754a3c53a4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2a95c6064c4941" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7b865d26744e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f47fda0c6d54f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Global Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>401,300</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>400,900</x:t>
-[...151 lines deleted...]
-          <x:t>401,050</x:t>
+          <x:t>393,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>396,950</x:t>
-[...286 lines deleted...]
-          <x:t>391,700</x:t>
+          <x:t>395,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>391,400</x:t>
-[...107 lines deleted...]
-          <x:t>384,300</x:t>
+          <x:t>384,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>