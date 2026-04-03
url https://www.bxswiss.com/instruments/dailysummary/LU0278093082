--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b150d08541496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d0257465724438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284f425299874818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f50bad7d3ed4916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698f1c1776a345cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284f425299874818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996cecb4b43543bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f50bad7d3ed4916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Emerging Markets Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...4 lines deleted...]
-          <x:t>234,150</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>233,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>250,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>