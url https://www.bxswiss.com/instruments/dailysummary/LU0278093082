--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d0257465724438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7eb6a26a5e84116" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f50bad7d3ed4916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04179735843c4442"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996cecb4b43543bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f50bad7d3ed4916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7c5c56943144b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04179735843c4442" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Emerging Markets Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>240,850</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>239,050</x:t>
-[...33 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>238,100</x:t>
-[...360 lines deleted...]
-          <x:t>233,250</x:t>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>