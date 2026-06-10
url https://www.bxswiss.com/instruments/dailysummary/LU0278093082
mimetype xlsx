--- v7 (2026-04-24)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7eb6a26a5e84116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb630bc078017423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04179735843c4442"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bfffe2bf4904ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7c5c56943144b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04179735843c4442" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04da92bfecea401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bfffe2bf4904ff9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Emerging Markets Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>262,650</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>