--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb630bc078017423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ecadfc3afcb403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bfffe2bf4904ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f8c3e898dd47d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04da92bfecea401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bfffe2bf4904ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2f8e53f6da4ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f8c3e898dd47d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Emerging Markets Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>279,150</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>282,300</x:t>
-[...495 lines deleted...]
-          <x:t>281,000</x:t>
+          <x:t>283,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>