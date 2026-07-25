--- v9 (2026-07-03)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ecadfc3afcb403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9041fb4e2c3488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f8c3e898dd47d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R328c13df07064201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2f8e53f6da4ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f8c3e898dd47d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b19dfa68ef24882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R328c13df07064201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Emerging Markets Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>293,150</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>291,650</x:t>
-[...6 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>290,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>288,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>288,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>286,900</x:t>
-[...70 lines deleted...]
-          <x:t>280,250</x:t>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>279,850</x:t>
-[...16 lines deleted...]
-          <x:t>275,250</x:t>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>274,450</x:t>
-[...436 lines deleted...]
-          <x:t>283,450</x:t>
+          <x:t>276,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>