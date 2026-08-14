--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9041fb4e2c3488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ff739ea152433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R328c13df07064201"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ec5633b5e6487c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b19dfa68ef24882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R328c13df07064201" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425f96ee31904a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ec5633b5e6487c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Emerging Markets Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>284,550</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>275,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>279,900</x:t>
-[...36 lines deleted...]
-          <x:t>270,700</x:t>
+          <x:t>280,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>