--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ff739ea152433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7246b0219d4f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ec5633b5e6487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb4d440f50443c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425f96ee31904a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ec5633b5e6487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b8b5faaccb43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb4d440f50443c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Emerging Markets Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>278,300</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>276,250</x:t>
-[...48 lines deleted...]
-          <x:t>281,200</x:t>
+          <x:t>277,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>279,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>277,550</x:t>
-[...80 lines deleted...]
-          <x:t>280,950</x:t>
+          <x:t>277,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>