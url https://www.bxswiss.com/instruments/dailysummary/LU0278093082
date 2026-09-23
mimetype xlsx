--- v12 (2026-09-03)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7246b0219d4f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab47fd5e8b9486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb4d440f50443c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc83ea380bf214650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b8b5faaccb43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb4d440f50443c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f2358493144d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc83ea380bf214650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Emerging Markets Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>277,400</x:t>
-[...31 lines deleted...]
-          <x:t>274,350</x:t>
+          <x:t>275,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>279,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>277,350</x:t>
-[...296 lines deleted...]
-          <x:t>278,350</x:t>
+          <x:t>278,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,650</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>276,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>