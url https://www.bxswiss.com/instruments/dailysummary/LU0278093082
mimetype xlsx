--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab47fd5e8b9486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2a7e451dcc4e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc83ea380bf214650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf22a38c68b14d43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f2358493144d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc83ea380bf214650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8538ed8a3ba745ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf22a38c68b14d43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Emerging Markets Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>277,750</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,950</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,450</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>277,850</x:t>
-[...426 lines deleted...]
-          <x:t>270,300</x:t>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>272,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>272,150</x:t>
-[...107 lines deleted...]
-          <x:t>278,650</x:t>
+          <x:t>271,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>