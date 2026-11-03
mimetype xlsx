--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2a7e451dcc4e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334037732d5348a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf22a38c68b14d43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6edc786355574351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8538ed8a3ba745ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf22a38c68b14d43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9088b7369ebd4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6edc786355574351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vontobel Fund SICAV - Emerging Markets Equity USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0278093082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>270,300</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>272,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>272,150</x:t>
-[...421 lines deleted...]
-          <x:t>272,050</x:t>
+          <x:t>271,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>