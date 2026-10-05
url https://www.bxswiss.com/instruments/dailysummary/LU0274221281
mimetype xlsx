--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23607a788eb34221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9438169c3d834ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e425765025143f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc4d302c2fb4589"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6843ffd83a9a492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e425765025143f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159c42a805294064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc4d302c2fb4589" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274221281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>