--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9438169c3d834ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e48e87f94746f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc4d302c2fb4589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f87f111cf59488d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159c42a805294064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc4d302c2fb4589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4727c7b11974d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f87f111cf59488d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274221281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>