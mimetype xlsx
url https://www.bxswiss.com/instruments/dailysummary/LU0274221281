--- v4 (2026-03-17)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48f1de9b085c4393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efdbb3b0443412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R485a8c13523e4911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb575298c48474e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a8bf1ee54f4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R485a8c13523e4911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa5b8a7f1d246f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb575298c48474e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274221281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>