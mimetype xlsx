--- v5 (2026-04-06)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efdbb3b0443412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21609b3010954e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb575298c48474e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9619b0ac381842ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa5b8a7f1d246f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb575298c48474e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82d64e4cf334450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9619b0ac381842ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274221281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>