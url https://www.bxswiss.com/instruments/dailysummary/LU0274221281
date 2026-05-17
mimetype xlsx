--- v6 (2026-04-27)
+++ v7 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21609b3010954e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4198fb81c3454050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9619b0ac381842ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccf706ff67bb481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82d64e4cf334450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9619b0ac381842ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f0cd1929b474289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccf706ff67bb481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274221281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,863</x:t>
-[...225 lines deleted...]
-          <x:t>137,433</x:t>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>