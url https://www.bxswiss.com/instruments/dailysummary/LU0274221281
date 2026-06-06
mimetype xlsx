--- v7 (2026-05-17)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4198fb81c3454050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4940af8493e49b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccf706ff67bb481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red12591c24fd4155"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f0cd1929b474289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccf706ff67bb481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c44ca278e14107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red12591c24fd4155" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274221281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>