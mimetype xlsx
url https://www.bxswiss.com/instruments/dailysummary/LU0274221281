--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4940af8493e49b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37f7e50e54c40f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red12591c24fd4155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bafdc24ce6844f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c44ca278e14107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red12591c24fd4155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c49e1d20d00432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bafdc24ce6844f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274221281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,614</x:t>
-[...467 lines deleted...]
-        <x:is>
           <x:t>138,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,121</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>