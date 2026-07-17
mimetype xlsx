--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37f7e50e54c40f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06a7def60064aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bafdc24ce6844f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10535b3c4cc428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c49e1d20d00432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bafdc24ce6844f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc308cfd6c9854317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10535b3c4cc428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274221281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>