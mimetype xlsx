--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06a7def60064aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ba9de6e8ffc46e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10535b3c4cc428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f94d94692fb4b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc308cfd6c9854317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10535b3c4cc428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdcf24d1687d41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f94d94692fb4b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274221281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,275</x:t>
-[...306 lines deleted...]
-          <x:t>149,128</x:t>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>