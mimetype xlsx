--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ba9de6e8ffc46e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c89bbd2c5642d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f94d94692fb4b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eae1e8f5e874f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdcf24d1687d41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f94d94692fb4b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41238787561f4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eae1e8f5e874f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274221281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>149,042</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,088</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,140</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>