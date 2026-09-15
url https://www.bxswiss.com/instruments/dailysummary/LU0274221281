--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c89bbd2c5642d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23607a788eb34221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eae1e8f5e874f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e425765025143f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41238787561f4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eae1e8f5e874f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6843ffd83a9a492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e425765025143f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274221281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>