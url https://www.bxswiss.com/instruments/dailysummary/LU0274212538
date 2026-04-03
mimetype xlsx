--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c521ad4eb0f4487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bcf9d60dbb947b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b50a0eef1241c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14cea9ad840c4771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf083f4ff9c44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b50a0eef1241c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f1091dfdcf4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14cea9ad840c4771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE MIB UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274212538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...112 lines deleted...]
-          <x:t>41,245</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,055</x:t>
-[...490 lines deleted...]
-          <x:t>41,507</x:t>
+          <x:t>40,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>