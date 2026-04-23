--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bcf9d60dbb947b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0aa3f0283a54f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14cea9ad840c4771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b87666796d143d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f1091dfdcf4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14cea9ad840c4771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd020b5aa55ec43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b87666796d143d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE MIB UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274212538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,998</x:t>
-[...161 lines deleted...]
-          <x:t>39,601</x:t>
+          <x:t>39,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,177</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,960</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>