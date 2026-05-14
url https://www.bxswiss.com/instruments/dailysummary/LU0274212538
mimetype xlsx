--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0aa3f0283a54f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b804708d66447e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b87666796d143d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8215161f3d7457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd020b5aa55ec43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b87666796d143d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3fb592c1ba8495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8215161f3d7457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE MIB UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274212538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>