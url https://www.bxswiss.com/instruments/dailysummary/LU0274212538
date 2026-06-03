--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b804708d66447e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e89e2ac777b474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8215161f3d7457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re390e731babc4661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3fb592c1ba8495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8215161f3d7457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re046b4c4fd734d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re390e731babc4661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE MIB UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274212538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>