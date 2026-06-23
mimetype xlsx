--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e89e2ac777b474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8318d7e75f4f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re390e731babc4661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67628c556e8e4ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re046b4c4fd734d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re390e731babc4661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b76d67d03344639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67628c556e8e4ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE MIB UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274212538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>