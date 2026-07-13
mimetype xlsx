--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8318d7e75f4f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93da0cd58f4f46d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67628c556e8e4ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra23d5a4fdf004f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b76d67d03344639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67628c556e8e4ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e14d3a147e4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra23d5a4fdf004f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE MIB UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274212538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>