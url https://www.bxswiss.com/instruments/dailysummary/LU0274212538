--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93da0cd58f4f46d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea2b10f92ff4a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra23d5a4fdf004f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra760acdd676042e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e14d3a147e4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra23d5a4fdf004f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc8c0cbd4644f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra760acdd676042e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE MIB UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274212538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,374</x:t>
-[...264 lines deleted...]
-          <x:t>47,370</x:t>
+          <x:t>48,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,253</x:t>
-[...215 lines deleted...]
-          <x:t>48,354</x:t>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>