--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea2b10f92ff4a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a42888ca0de40aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra760acdd676042e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R999c1433acb74fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc8c0cbd4644f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra760acdd676042e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7cdb86c389e4bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R999c1433acb74fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE MIB UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274212538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>48,354</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,539</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>