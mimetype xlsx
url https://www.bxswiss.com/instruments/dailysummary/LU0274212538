--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a42888ca0de40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b035f4f2cfb427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R999c1433acb74fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radff0649e6fb4b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7cdb86c389e4bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R999c1433acb74fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39de62289996456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radff0649e6fb4b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE MIB UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274212538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>50,295</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,244</x:t>
-[...92 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>50,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,670</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>50,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,746</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>