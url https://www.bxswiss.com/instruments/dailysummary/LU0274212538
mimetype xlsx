--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b035f4f2cfb427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e242b1f35764a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radff0649e6fb4b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7109b1a26f42e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39de62289996456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radff0649e6fb4b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc41e2980597b40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7109b1a26f42e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE MIB UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274212538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>48,405</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,243</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>47,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,007</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>