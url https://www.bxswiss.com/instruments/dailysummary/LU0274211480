--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde0c775f5c94436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6fbad7d71846ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88b99b6707f47b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1817da260c9b4471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dff4c6fe4d4479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88b99b6707f47b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82917c41259741c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1817da260c9b4471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>