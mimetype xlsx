--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6fbad7d71846ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dfcbabd83144bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1817da260c9b4471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd1be5dc7674aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82917c41259741c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1817da260c9b4471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa76b36b43f4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd1be5dc7674aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>