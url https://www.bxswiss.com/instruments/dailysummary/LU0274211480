--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dfcbabd83144bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302296dbf4504ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd1be5dc7674aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dd7e01821564860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa76b36b43f4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd1be5dc7674aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fae1bf1c56c4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dd7e01821564860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>