--- v5 (2026-03-23)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb154b82c47cd4b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1b48209e89462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab5012ca6b454b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd7c1b099ff4ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8952a843bd4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab5012ca6b454b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9c78213b284c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd7c1b099ff4ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>