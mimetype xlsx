--- v6 (2026-04-12)
+++ v7 (2026-05-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1b48209e89462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636f20d8c21847bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd7c1b099ff4ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f87b04b51884f33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9c78213b284c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd7c1b099ff4ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876134ecc7534d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f87b04b51884f33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...554 lines deleted...]
-          <x:t>205,505</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>