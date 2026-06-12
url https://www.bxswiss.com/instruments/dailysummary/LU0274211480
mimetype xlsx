--- v7 (2026-05-23)
+++ v8 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636f20d8c21847bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cef34677624f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f87b04b51884f33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d15560feffd4b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876134ecc7534d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f87b04b51884f33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385574cecf6d4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d15560feffd4b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>