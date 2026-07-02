--- v8 (2026-06-12)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cef34677624f5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a81fdccf3f4209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d15560feffd4b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79be43ac4e7e43d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385574cecf6d4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d15560feffd4b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f1c9519c6d845f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79be43ac4e7e43d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>