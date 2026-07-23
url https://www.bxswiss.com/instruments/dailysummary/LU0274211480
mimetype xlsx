--- v9 (2026-07-02)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a81fdccf3f4209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa81b28fded4bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79be43ac4e7e43d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43b55d5e6c94199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f1c9519c6d845f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79be43ac4e7e43d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b064a5ebdfc4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43b55d5e6c94199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>216,256</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,199</x:t>
-[...296 lines deleted...]
-          <x:t>215,538</x:t>
+          <x:t>216,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>