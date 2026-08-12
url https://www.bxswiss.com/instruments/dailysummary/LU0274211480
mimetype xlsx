--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa81b28fded4bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a530345cf74eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43b55d5e6c94199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9b8250abcc4a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b064a5ebdfc4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43b55d5e6c94199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc07352598b43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9b8250abcc4a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>