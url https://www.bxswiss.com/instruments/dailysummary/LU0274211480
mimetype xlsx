--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a530345cf74eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde0c775f5c94436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9b8250abcc4a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88b99b6707f47b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc07352598b43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9b8250abcc4a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dff4c6fe4d4479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88b99b6707f47b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>