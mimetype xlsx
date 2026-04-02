--- v4 (2026-01-31)
+++ v5 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e757c8217f24200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0144ed493161476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8833a3fbe8b4be1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b66cb19231049be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb5eaa52e1a4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8833a3fbe8b4be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a8fbd264d84cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b66cb19231049be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1D dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.12.2025</x:t>
-[...559 lines deleted...]
-          <x:t>56,497</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>