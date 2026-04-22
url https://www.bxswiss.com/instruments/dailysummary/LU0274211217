--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0144ed493161476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9595aa4c9746a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b66cb19231049be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01eb55190b2c4056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a8fbd264d84cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b66cb19231049be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35dc1e6a0584c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01eb55190b2c4056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1D dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>