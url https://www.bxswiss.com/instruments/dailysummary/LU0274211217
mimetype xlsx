--- v6 (2026-04-22)
+++ v7 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9595aa4c9746a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46faa62977e4bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01eb55190b2c4056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R427352be7447470c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35dc1e6a0584c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01eb55190b2c4056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419f600b43894d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R427352be7447470c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1D dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>