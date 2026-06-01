--- v7 (2026-05-12)
+++ v8 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46faa62977e4bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5983eff43a734004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R427352be7447470c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80b718e4d7646fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419f600b43894d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R427352be7447470c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed32e83506c45c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80b718e4d7646fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1D dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>