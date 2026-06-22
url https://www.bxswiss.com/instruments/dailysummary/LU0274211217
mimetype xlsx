--- v8 (2026-06-01)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5983eff43a734004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73ce0fb5fb045ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80b718e4d7646fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a4a66b19bf4609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed32e83506c45c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80b718e4d7646fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3cb8766dbc04c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a4a66b19bf4609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1D dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>