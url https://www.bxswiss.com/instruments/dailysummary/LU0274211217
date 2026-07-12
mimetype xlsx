--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73ce0fb5fb045ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4cb5a8e171346a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a4a66b19bf4609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ba0fef765b45fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3cb8766dbc04c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a4a66b19bf4609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46d88cd137b74468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ba0fef765b45fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1D dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>