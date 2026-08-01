--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4cb5a8e171346a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8b6a6fb20841da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ba0fef765b45fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c382136c9d4f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46d88cd137b74468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ba0fef765b45fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5462f34c96e244a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c382136c9d4f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1D dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>61,102</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,507</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>60,517</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>60,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>