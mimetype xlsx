--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8b6a6fb20841da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645388f6902b4928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c382136c9d4f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e823dafddc24af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5462f34c96e244a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c382136c9d4f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a41fc505344853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e823dafddc24af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1D dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>60,517</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...523 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>