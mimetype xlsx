--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645388f6902b4928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a36f1afaca486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e823dafddc24af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e5daa5437f4f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a41fc505344853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e823dafddc24af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R549ebf0f4d57433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e5daa5437f4f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1D dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>