--- v13 (2026-09-10)
+++ v14 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a36f1afaca486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1fd2187707c4668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e5daa5437f4f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09adc2728a1a441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R549ebf0f4d57433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e5daa5437f4f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ece196d7954856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09adc2728a1a441f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1D dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>