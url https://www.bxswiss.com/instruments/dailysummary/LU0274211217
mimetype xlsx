--- v14 (2026-09-30)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1fd2187707c4668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec5a1f1f76f4083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09adc2728a1a441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42fdaf560cf6499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ece196d7954856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09adc2728a1a441f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46dd09fee93e40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42fdaf560cf6499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Euro Stoxx 50 UCITS ETF 1D dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274211217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>61,748</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,120</x:t>
-[...38 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,498</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,863</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>