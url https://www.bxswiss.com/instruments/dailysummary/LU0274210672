--- v3 (2026-03-22)
+++ v4 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0997d830b0a406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8812095af2446f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dbc785a534b40b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64a4785c1f8405e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f155a54e794f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dbc785a534b40b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1555528f07445bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64a4785c1f8405e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI USA Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274210672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>