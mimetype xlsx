--- v4 (2026-04-11)
+++ v5 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8812095af2446f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c7b354b69e4fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64a4785c1f8405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5109155d1d4cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1555528f07445bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64a4785c1f8405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74bac9d344954975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5109155d1d4cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI USA Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274210672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>