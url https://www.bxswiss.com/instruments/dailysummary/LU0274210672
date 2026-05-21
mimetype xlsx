--- v5 (2026-05-01)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c7b354b69e4fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db2af19aadb43b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5109155d1d4cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be4ec00438546f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74bac9d344954975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5109155d1d4cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ed014f2f3f4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be4ec00438546f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI USA Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274210672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>