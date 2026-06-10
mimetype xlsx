--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db2af19aadb43b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32979d4ad374d1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be4ec00438546f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c199b35b58547f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ed014f2f3f4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be4ec00438546f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c15fd7a0fcd443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c199b35b58547f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI USA Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274210672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>