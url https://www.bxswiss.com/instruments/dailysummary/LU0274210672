--- v7 (2026-06-10)
+++ v8 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32979d4ad374d1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc910e10aa56d4d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c199b35b58547f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79229aa9f1dd4321"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c15fd7a0fcd443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c199b35b58547f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811b39bdd82e4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79229aa9f1dd4321" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI USA Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274210672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>