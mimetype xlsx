--- v8 (2026-07-02)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc910e10aa56d4d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881f93c3075b44c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79229aa9f1dd4321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91406e7aa36340c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811b39bdd82e4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79229aa9f1dd4321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f0f079373842ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91406e7aa36340c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI USA Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274210672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,008</x:t>
-[...16 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>179,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,320</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>179,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,216</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>