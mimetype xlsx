--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881f93c3075b44c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4a72d8b8164819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91406e7aa36340c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254c406102f34ffb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f0f079373842ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91406e7aa36340c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed916d2d4f945dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254c406102f34ffb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI USA Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274210672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,286</x:t>
-[...102 lines deleted...]
-          <x:t>183,512</x:t>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,693</x:t>
-[...112 lines deleted...]
-          <x:t>182,808</x:t>
+          <x:t>186,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>