--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4a72d8b8164819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eaa82183e784107" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254c406102f34ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e9fbf9d71c4512"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed916d2d4f945dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254c406102f34ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e22189b2f85482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e9fbf9d71c4512" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI USA Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274210672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>183,512</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,693</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>186,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,088</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>