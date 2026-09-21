--- v11 (2026-08-31)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eaa82183e784107" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba45eca04ee74ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e9fbf9d71c4512"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac07191cb8e64cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e22189b2f85482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e9fbf9d71c4512" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9b34602dac4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac07191cb8e64cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI USA Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274210672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>