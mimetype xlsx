--- v12 (2026-09-21)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba45eca04ee74ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fef80c210d4914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac07191cb8e64cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8dd24016cad4105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9b34602dac4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac07191cb8e64cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e645f16ed943a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8dd24016cad4105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI USA Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274210672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>