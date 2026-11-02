--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fef80c210d4914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58487809d9d5416d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8dd24016cad4105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f3cd58584224dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e645f16ed943a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8dd24016cad4105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826aba967c6c4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f3cd58584224dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI USA Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274210672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>191,935</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>195,806</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>