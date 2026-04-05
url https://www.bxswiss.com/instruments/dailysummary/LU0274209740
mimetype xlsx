--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae5e083ed1f4efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe4839247d1b45af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5b73608e56454a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb974e2c00324a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0ed39a1b6b4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5b73608e56454a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb97124866118427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb974e2c00324a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Japan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>87,619</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,433</x:t>
-[...242 lines deleted...]
-          <x:t>82,353</x:t>
+          <x:t>85,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>