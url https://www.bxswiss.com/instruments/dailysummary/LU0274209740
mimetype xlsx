--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe4839247d1b45af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c33c1522eb542f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb974e2c00324a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6b3599024f4517"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb97124866118427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb974e2c00324a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48cafe0f824e4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6b3599024f4517" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Japan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>82,646</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,252</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,716</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>