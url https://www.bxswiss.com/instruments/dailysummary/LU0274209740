--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c33c1522eb542f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd668f63fdb2d4374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6b3599024f4517"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8b9904aebf04836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48cafe0f824e4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6b3599024f4517" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456bf892dfda4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8b9904aebf04836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Japan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>85,893</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,857</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>86,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,205</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>