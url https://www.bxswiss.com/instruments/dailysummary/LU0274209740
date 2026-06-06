--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd668f63fdb2d4374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00dff76647d04f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8b9904aebf04836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9268e6816a4ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456bf892dfda4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8b9904aebf04836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20796848d8b54fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9268e6816a4ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Japan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>