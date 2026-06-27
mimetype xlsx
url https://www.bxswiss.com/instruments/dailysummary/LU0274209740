--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00dff76647d04f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1585c64ef5c4702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9268e6816a4ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a75d59f62f24532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20796848d8b54fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9268e6816a4ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81cef99276c41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a75d59f62f24532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Japan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>