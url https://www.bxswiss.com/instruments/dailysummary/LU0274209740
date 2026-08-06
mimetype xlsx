--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1585c64ef5c4702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42c2b10ff544dce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a75d59f62f24532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e978c662cc4a30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81cef99276c41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a75d59f62f24532" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ff32eab61774afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e978c662cc4a30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Japan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>92,589</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,831</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>94,535</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>