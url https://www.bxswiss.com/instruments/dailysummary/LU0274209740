--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42c2b10ff544dce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62043d88ca384554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e978c662cc4a30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra853d542fc8d4175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ff32eab61774afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e978c662cc4a30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ff322b5dfe4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra853d542fc8d4175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Japan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>