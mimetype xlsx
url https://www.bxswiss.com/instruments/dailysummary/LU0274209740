--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62043d88ca384554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ab0694d0ee4ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra853d542fc8d4175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458cde6d910a4b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ff322b5dfe4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra853d542fc8d4175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rababbe28ddad4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458cde6d910a4b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Japan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>