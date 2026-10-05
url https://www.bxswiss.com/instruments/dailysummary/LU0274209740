--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ab0694d0ee4ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac08019e94f4b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458cde6d910a4b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142f57369b4344c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rababbe28ddad4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458cde6d910a4b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71fb784007374cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142f57369b4344c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Japan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>