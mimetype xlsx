--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac08019e94f4b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33bae83047af49bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142f57369b4344c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25ad05dc5ce4a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71fb784007374cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142f57369b4344c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1227b4463d451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25ad05dc5ce4a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Japan UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>