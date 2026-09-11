--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b7bc9ef42d4606" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c173e67bcda45f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd129298807e546e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6944300867b4fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382fd51fb2744c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd129298807e546e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf7cffdf90c44bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6944300867b4fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>113,848</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,997</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>113,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>