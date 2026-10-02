--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c173e67bcda45f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8f6500fb6f4a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6944300867b4fde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2808cbb15e4a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf7cffdf90c44bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6944300867b4fde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34dd4875002647ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2808cbb15e4a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>