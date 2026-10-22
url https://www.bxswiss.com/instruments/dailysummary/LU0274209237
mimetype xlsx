--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8f6500fb6f4a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035d3aa33df34917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2808cbb15e4a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re656dbd3f32a4fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34dd4875002647ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2808cbb15e4a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf5d35de4c04a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re656dbd3f32a4fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>113,939</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,949</x:t>
-[...291 lines deleted...]
-          <x:t>111,283</x:t>
+          <x:t>111,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>