--- v6 (2026-02-21)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45f4300a1fc4e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c33abaea814206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9edad28b97e14041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86d8d44d6f944e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca376deb7544e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9edad28b97e14041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e178f1185bf474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86d8d44d6f944e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...198 lines deleted...]
-          <x:t>101,848</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,609</x:t>
-[...431 lines deleted...]
-          <x:t>104,379</x:t>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>