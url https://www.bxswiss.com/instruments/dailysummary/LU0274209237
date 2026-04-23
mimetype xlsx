--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c33abaea814206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93322cfcb7154d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86d8d44d6f944e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319614ca142140c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e178f1185bf474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86d8d44d6f944e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b3768053cf4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319614ca142140c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>