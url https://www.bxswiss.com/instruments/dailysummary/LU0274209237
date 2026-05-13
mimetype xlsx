--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93322cfcb7154d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb108506db0740a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319614ca142140c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae843a7802604c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b3768053cf4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319614ca142140c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5723fdcb144f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae843a7802604c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>