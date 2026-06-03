--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb108506db0740a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5f9b169b15490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae843a7802604c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e9f4e027784f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5723fdcb144f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae843a7802604c51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59267393de44da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e9f4e027784f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,440</x:t>
-[...333 lines deleted...]
-          <x:t>102,838</x:t>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>