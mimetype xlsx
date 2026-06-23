--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5f9b169b15490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe231d04c774576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e9f4e027784f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac645b0dc694b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59267393de44da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e9f4e027784f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b37ee030cad45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac645b0dc694b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>