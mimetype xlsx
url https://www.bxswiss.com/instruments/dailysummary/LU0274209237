--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe231d04c774576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2078d6b3a34810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac645b0dc694b98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fafe36873964c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b37ee030cad45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac645b0dc694b98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4379a3660c64b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fafe36873964c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>