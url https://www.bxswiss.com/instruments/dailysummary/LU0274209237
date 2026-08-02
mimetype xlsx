--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2078d6b3a34810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8de77f501be4a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fafe36873964c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9f7c9dd7794309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4379a3660c64b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fafe36873964c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b979bab49824236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9f7c9dd7794309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>