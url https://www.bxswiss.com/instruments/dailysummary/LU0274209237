--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8de77f501be4a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b7bc9ef42d4606" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9f7c9dd7794309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd129298807e546e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b979bab49824236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9f7c9dd7794309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382fd51fb2744c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd129298807e546e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Europe UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274209237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>109,354</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,032</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>110,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,245</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>